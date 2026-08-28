--- v0 (2026-03-01)
+++ v1 (2026-08-28)
@@ -107,51 +107,51 @@
   <si>
     <t>Никифоров Дмитрий</t>
   </si>
   <si>
     <t>Ткаченко Денис</t>
   </si>
   <si>
     <t>Аброськин Александр</t>
   </si>
   <si>
     <t>Павлов Павел</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>1р</t>
+    <t>КМС</t>
   </si>
   <si>
     <t>Страна</t>
   </si>
   <si>
     <t>Узбекистан</t>
   </si>
   <si>
     <t>Россия</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>