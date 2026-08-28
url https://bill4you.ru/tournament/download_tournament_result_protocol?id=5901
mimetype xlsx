--- v1 (2026-08-28)
+++ v2 (2026-08-28)
@@ -20,147 +20,147 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>БК "Атмосфера"</t>
   </si>
   <si>
     <t>Атмосфера CUP</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>01.03.2025, БК "Атмосфера", Россия, Московская область, Раменское, ул. Михалевича 39,  к.43</t>
+    <t>01.03.2025, БК "Атмосфера", Russian Federation, Moscow Region, Ramenskoye, ул. Михалевича 39,  к.43</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Темиров Отабек</t>
+    <t>Temirov Otabek</t>
   </si>
   <si>
-    <t>Невешкин Андрей</t>
+    <t>Neveshkin Andrey</t>
   </si>
   <si>
-    <t>Гуськов Глеб</t>
+    <t>Guskov Gleb</t>
   </si>
   <si>
-    <t>Курбанов Русланбек</t>
+    <t>Kurbanov Ruslanbek</t>
   </si>
   <si>
-    <t>Барабаш Сергей</t>
+    <t>Barabash Sergey</t>
   </si>
   <si>
-    <t>Маслов Илья</t>
+    <t>Maslov Ilya</t>
   </si>
   <si>
-    <t>Перепелов Александр</t>
+    <t>Perepelov Aleksandr</t>
   </si>
   <si>
-    <t>Шестаков Всеволод</t>
+    <t>Shestakov Vsevolod</t>
   </si>
   <si>
-    <t>Архаров Василий</t>
+    <t>Arharov Vasiliy</t>
   </si>
   <si>
-    <t>Киртока Владимир</t>
+    <t>Kirtoka Vladimir</t>
   </si>
   <si>
-    <t>Никифоров Дмитрий</t>
+    <t>Nikiforov Dmitriy</t>
   </si>
   <si>
-    <t>Ткаченко Денис</t>
+    <t>Tkachenko Denis</t>
   </si>
   <si>
-    <t>Аброськин Александр</t>
+    <t>Abroskin Aleksandr</t>
   </si>
   <si>
-    <t>Павлов Павел</t>
+    <t>Pavlov Pavel</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Узбекистан</t>
+    <t>Uzbekistan</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>