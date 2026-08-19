--- v0 (2025-10-03)
+++ v1 (2026-08-19)
@@ -20,240 +20,240 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Ивановская Региональная ФБС</t>
   </si>
   <si>
     <t>Турнир посвящённый памяти Сальникова Ивана Григорьевича</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>01.03.2025, БК "Абриколь+", Россия, Ивановская область, Иваново, 153003,  г. Иваново,  ул. Парижской Коммуны,  д.16</t>
+    <t>01.03.2025, БК "Абриколь+", Russian Federation, Ivanovo Region, Ivanovo, 153003,  г. Иваново,  ул. Парижской Коммуны,  д.16</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 31</t>
   </si>
   <si>
     <t>33 - 40</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Мансуров Сергей</t>
+    <t>Mansurov Sergej</t>
   </si>
   <si>
-    <t>Кистанов Вадим</t>
+    <t>Kistanov Vadim</t>
   </si>
   <si>
-    <t>Трегубов Глеб</t>
+    <t>Shuriev Aleksey</t>
   </si>
   <si>
-    <t>Шурьев Алексей</t>
+    <t>Tregubov Gleb</t>
   </si>
   <si>
-    <t>Ганиев Руслан</t>
+    <t>Ganiev Ruslan</t>
   </si>
   <si>
-    <t>Зеленцов Иван</t>
+    <t>Shchava Artem</t>
   </si>
   <si>
-    <t>Щава Артём</t>
+    <t>ShchElkunov Michail</t>
   </si>
   <si>
-    <t>Щелкунов Михаил</t>
+    <t>Zelencov Ivan</t>
   </si>
   <si>
-    <t>Абдукаримов Шавкат</t>
+    <t>Abdukarimov Shavkat</t>
   </si>
   <si>
-    <t>Виноградов Алексей</t>
+    <t>Cherkesov Denis</t>
   </si>
   <si>
-    <t>Дианов Владимир</t>
+    <t>Dianov Vladimir</t>
   </si>
   <si>
-    <t>Иванчихин Игорь</t>
+    <t>Ivanchikhin Igor</t>
   </si>
   <si>
-    <t>Магай Михаил</t>
+    <t>Magay Mikhail</t>
   </si>
   <si>
-    <t>Черкесов Денис</t>
+    <t>Shchava Vladislav</t>
   </si>
   <si>
-    <t>Щава Владислав</t>
+    <t>Shchebnev Mikhail</t>
   </si>
   <si>
-    <t>Щебнев Михаил</t>
+    <t>Vinogradov Alexey</t>
   </si>
   <si>
-    <t>Абдукаримов Эркин</t>
+    <t>Abdkarimov Erkin</t>
   </si>
   <si>
-    <t>Акопуни Артак</t>
+    <t>Akopuni Artak</t>
   </si>
   <si>
-    <t>Гамисония Георгий</t>
+    <t>Gamisonia Giorgi</t>
   </si>
   <si>
-    <t>Жаныбек уулу Туркмон</t>
+    <t>Janybek uulu Turkmon</t>
   </si>
   <si>
-    <t>Лашманов Алексей</t>
+    <t>Lashmanov Alexei</t>
   </si>
   <si>
-    <t>Миладзе Михаил</t>
+    <t>Miladze Mihail</t>
   </si>
   <si>
-    <t>Нецветаев Олег</t>
+    <t>Netsvetaev Oleg</t>
   </si>
   <si>
-    <t>Тренкунов Сергей</t>
+    <t>Trenkunov Sergey</t>
   </si>
   <si>
-    <t>Александров Иван</t>
+    <t>Alexandrov Ivan</t>
   </si>
   <si>
-    <t>Болотанов Анатолий</t>
+    <t>Bolotanov Anatoly</t>
   </si>
   <si>
-    <t>Котляров Дмитрий</t>
+    <t>Kotlyarov Dmitry</t>
   </si>
   <si>
-    <t>Манукян Арут</t>
+    <t>Manukyan Arut</t>
   </si>
   <si>
-    <t>Мухаметзянов Шамиль</t>
+    <t>Mukhametzyanov Shamil</t>
   </si>
   <si>
-    <t>Новожилов Максим</t>
+    <t>Novozhilov Maksim</t>
   </si>
   <si>
-    <t>Турков Максим</t>
+    <t>Turkov Maksom</t>
   </si>
   <si>
-    <t>Ефимов Савелий</t>
+    <t>Chernyshov Daniil</t>
   </si>
   <si>
-    <t>Жыргалбек уулу Элдияр</t>
+    <t>Efimov Saveliy</t>
   </si>
   <si>
-    <t>Перепёлкин Иоанн</t>
+    <t>Ivanovich Cherepanov</t>
   </si>
   <si>
-    <t>Садовский Евгений</t>
+    <t>Perepelkin Ioann</t>
   </si>
   <si>
-    <t>Семенов Олег</t>
+    <t>Sadovskyi Evgenyi</t>
   </si>
   <si>
-    <t>Соколова Екатерина</t>
+    <t>Semenov Oleg</t>
   </si>
   <si>
-    <t>Черепанов Сергей</t>
+    <t>Sokolova Ekaterina</t>
   </si>
   <si>
-    <t>Чернышов Даниил</t>
+    <t>Zhirgalbek uulu Eldiyar</t>
   </si>
   <si>
-    <t>Алмазбеков Алмамбет</t>
+    <t>Almazbekov Almambet</t>
   </si>
   <si>
-    <t>Искандеров Бакыт</t>
+    <t>Iskenderov Bakyt</t>
   </si>
   <si>
-    <t>Каратай Дмитрий</t>
+    <t>Karatay Dmitriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
   <si>
-    <t>Кыргызстан</t>
+    <t>Kyrgyzstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -754,187 +754,189 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1999</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1989</v>
+        <v>1991</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C15" s="8"/>
+      <c r="C15" s="8">
+        <v>1989</v>
+      </c>
       <c r="D15" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1970</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1982</v>
+        <v>1978</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>64</v>
       </c>
@@ -968,71 +970,71 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1987</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1978</v>
+        <v>1997</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1997</v>
+        <v>1982</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1982</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="9" t="s">
@@ -1320,189 +1322,189 @@
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
-        <v>1995</v>
+        <v>2006</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>1998</v>
+        <v>1984</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>1978</v>
+        <v>1998</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>1983</v>
+        <v>1978</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="C44" s="8"/>
+      <c r="C44" s="8">
+        <v>1983</v>
+      </c>
       <c r="D44" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C45" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C45" s="8"/>
       <c r="D45" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8"/>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
         <v>1994</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>64</v>
       </c>