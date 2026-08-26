--- v0 (2025-10-05)
+++ v1 (2026-08-26)
@@ -20,198 +20,198 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t xml:space="preserve">ОО БАБС </t>
   </si>
   <si>
     <t>Республиканские соревнования 1 этап "Новое Поколение" пул до 16 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>26.02.2025, БК "Европа", Беларусь, Минск, ул. Сурганова 57б</t>
+    <t>26.02.2025, БК "Европа", Belarus, Minsk, ул. Сурганова 57б</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Воронько Даниил</t>
+    <t>Voronko Daniil</t>
   </si>
   <si>
-    <t>Дербан Алиса</t>
+    <t>Derban Alisa</t>
   </si>
   <si>
-    <t>Бранковский Владислав</t>
+    <t>Brankovskiy Vladislav</t>
   </si>
   <si>
-    <t>Здасеня Александр</t>
+    <t>Zdasenya Aleksandr</t>
   </si>
   <si>
-    <t>Гайковас Андрей</t>
+    <t>Gajkovas Andrej</t>
   </si>
   <si>
-    <t>Пархомович Владислав</t>
+    <t>Parkhomvich Vladislav</t>
   </si>
   <si>
-    <t>Роговой Евгений</t>
+    <t>Rogovoj Evgenij</t>
   </si>
   <si>
-    <t>Юревич Елисей</t>
+    <t>Yurevich Elisey</t>
   </si>
   <si>
-    <t>Кожух Игорь</t>
+    <t>Korbut Ilya</t>
   </si>
   <si>
-    <t>Корбут Илья</t>
+    <t>Kozhuh Igor</t>
   </si>
   <si>
-    <t>Пужевич Игнат</t>
+    <t>Puzevic Ignat</t>
   </si>
   <si>
-    <t>Сосюк Ростислав</t>
+    <t>Sosyuk Rostislav</t>
   </si>
   <si>
-    <t>Восканян Юрий</t>
+    <t>Efremenko Milena</t>
   </si>
   <si>
-    <t>Ефременко Милена</t>
+    <t>Krypan Ilya</t>
   </si>
   <si>
-    <t>Крипан Илья</t>
+    <t>Tochickiy Aleksandr</t>
   </si>
   <si>
-    <t>Точицкий Александр</t>
+    <t>Voskanyan Yuriy</t>
   </si>
   <si>
-    <t>Аверьянов Богдан</t>
+    <t>Averyanov Bogdan</t>
   </si>
   <si>
-    <t>Гордиевский Милан</t>
+    <t>Burdievskiy Milan</t>
   </si>
   <si>
-    <t>Дудко Тимофей</t>
+    <t>Dudko Timofej</t>
   </si>
   <si>
-    <t>Егоренков Станислав</t>
+    <t>Egorenkov Stanislav</t>
   </si>
   <si>
-    <t>Каменка Севастьян</t>
+    <t>Elena Turova</t>
   </si>
   <si>
-    <t>Колоколов Вячеслав</t>
+    <t>Kamenka Sevastyan</t>
   </si>
   <si>
-    <t>Пархомович Виталий</t>
+    <t>Kolakalau Viachaslau</t>
   </si>
   <si>
-    <t>Турова Елена</t>
+    <t>Parhomovich Vitaliy</t>
   </si>
   <si>
-    <t>Гулешов Глеб</t>
+    <t>Guleshov Gleb</t>
   </si>
   <si>
-    <t>Рудчук Виктор</t>
+    <t>Rudchuk Viktor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3юн</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -832,71 +832,71 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>2013</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>2008</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="9" t="s">
@@ -915,111 +915,111 @@
       </c>
       <c r="C19" s="8">
         <v>2013</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>2009</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>2009</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2014</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="1"/>
@@ -1072,111 +1072,111 @@
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>2011</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2016</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E32" s="9" t="s">