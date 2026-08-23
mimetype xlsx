--- v0 (2025-10-22)
+++ v1 (2026-08-23)
@@ -20,249 +20,249 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>БК "ДОСТАР"</t>
   </si>
   <si>
     <t>1 лига</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.02.2025, БК "ДОСТАР", Казахстан, Карагандинская область, Караганда, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
+    <t>16.02.2025, БК "ДОСТАР", Kazakhstan, Qaraǵandy oblysy, Karagandy, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 39</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Аймаков Аслан</t>
+    <t>Aymakov Aslan</t>
   </si>
   <si>
-    <t>Аманжолов Руслан</t>
+    <t>Amanzholov Ruslan</t>
   </si>
   <si>
-    <t>Ахмедиев Жанбота</t>
+    <t>Ahmediev Zhanbota</t>
   </si>
   <si>
-    <t>Мухаметкарим Жаксылык</t>
+    <t>Muhametkarim Zhaksylyk</t>
   </si>
   <si>
-    <t>Амзеханов Дархан</t>
+    <t>Amzehanov Darhan</t>
   </si>
   <si>
-    <t>Жунусов Актилек</t>
+    <t>Rybalev Aleksandr</t>
   </si>
   <si>
-    <t>Рыбалев Александр</t>
+    <t>Simeonidi Vasiliy</t>
   </si>
   <si>
-    <t>Симеониди Василий</t>
+    <t>Zhunusov Aktilek</t>
   </si>
   <si>
-    <t>Каирбеков Казбек</t>
+    <t>Kairbekov Kazbek</t>
   </si>
   <si>
-    <t>Муканов Ерлан</t>
+    <t>Mukanov Erlan</t>
   </si>
   <si>
-    <t>Нияров Бауржан</t>
+    <t>Niyarov Baurzhan</t>
   </si>
   <si>
-    <t>Сагиев Руслан</t>
+    <t>Sagiyev Ruslan</t>
   </si>
   <si>
-    <t>Лим Сергей</t>
+    <t>Lim Sergey</t>
   </si>
   <si>
-    <t>Нуруллаев Нурсултан</t>
+    <t>Nurullaev Nursultan</t>
   </si>
   <si>
-    <t>Симеониди Пантелей</t>
+    <t>Simeonidi Panteley</t>
   </si>
   <si>
-    <t>Такишева Диана</t>
+    <t>Takisheva Diana</t>
   </si>
   <si>
-    <t>Ахметов Рустем</t>
+    <t>Ahmetov Rustem</t>
   </si>
   <si>
-    <t>Бахытбекуулу Чынтемир</t>
+    <t>Bahytbekuulu Chyntemir</t>
   </si>
   <si>
-    <t>Кусаинов Кайрат</t>
+    <t>Kusainov Kayrat</t>
   </si>
   <si>
-    <t>Кылышбаев Бексултан</t>
+    <t>Kylyshbaev Beksultan</t>
   </si>
   <si>
-    <t>Садыков Нурлан</t>
+    <t>Sadykov Nurlan</t>
   </si>
   <si>
-    <t>Токтамысов Жанат</t>
+    <t>Toktamysov Zhanat</t>
   </si>
   <si>
-    <t>Уразбеков Марат</t>
+    <t>Urazbekov Marat</t>
   </si>
   <si>
-    <t>Югай Елизавета</t>
+    <t>Yugay Elizaveta</t>
   </si>
   <si>
-    <t>Абдрахметов Аскар</t>
+    <t>Abdrakhmetov Askar</t>
   </si>
   <si>
-    <t>Альгожин Асан</t>
+    <t>Algozhin Asan</t>
   </si>
   <si>
-    <t>Баймухаметов Асет</t>
+    <t>Baimukhametov Asset</t>
   </si>
   <si>
-    <t>Исаметов Алимжан</t>
+    <t>Isametov Alimzhan</t>
   </si>
   <si>
-    <t>Мамадияров Бекжан</t>
+    <t>Mamadiyarov Bekzhan</t>
   </si>
   <si>
-    <t>Сарин Азамат</t>
+    <t>Sarin Azamat</t>
   </si>
   <si>
-    <t>Смагулов Нурлан</t>
+    <t>Smagulov Nurlan</t>
   </si>
   <si>
-    <t>Спирин Владислав</t>
+    <t>Spirin Vladislav</t>
   </si>
   <si>
-    <t>Адылханов Жангельды</t>
+    <t>Adylhanov Zhangeldy</t>
   </si>
   <si>
-    <t>Алимжанов Кадырбек</t>
+    <t>Alimzhanov Kadyrbek</t>
   </si>
   <si>
-    <t>Бекежан Ануар</t>
+    <t>Bekezhan Anuar</t>
   </si>
   <si>
-    <t>Садвакасов Айтуар</t>
+    <t>Sadvakasov Aytuar</t>
   </si>
   <si>
-    <t>Скок Дмитрий</t>
+    <t>Skok Dmitriy</t>
   </si>
   <si>
-    <t>Узбеков Нурбол</t>
+    <t>Uzbekov Nurbol</t>
   </si>
   <si>
-    <t>Юнаев Владимир</t>
+    <t>Yunaev Vladimir</t>
   </si>
   <si>
-    <t>Кумаров Тимур</t>
+    <t>Kumarov Timur</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Караганда</t>
+    <t>Karagandy</t>
   </si>
   <si>
-    <t>Шымкент</t>
+    <t>Shymkent</t>
   </si>
   <si>
-    <t>Рязань</t>
+    <t>Ryazan region</t>
   </si>
   <si>
-    <t>Темиртау</t>
+    <t>Temirtau</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Сарань</t>
+    <t>Saran qalasy</t>
   </si>
   <si>
-    <t>Алматы</t>
+    <t>Almaty</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -823,97 +823,97 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
         <v>1994</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
-        <v>1992</v>
+        <v>1967</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
-        <v>1967</v>
+        <v>2003</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
-        <v>2003</v>
+        <v>1992</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
         <v>1984</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>