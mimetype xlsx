--- v2 (2026-03-05)
+++ v3 (2026-06-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>Кубок России «Пул». Мужчины. 2 этап</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>15.02.2025, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -261,50 +261,53 @@
     <t>2р</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
     <t>Калужская область</t>
   </si>
   <si>
     <t>Минск</t>
   </si>
   <si>
     <t>город центрального подчинения Ханой</t>
   </si>
   <si>
     <t>Московская область</t>
   </si>
   <si>
     <t>Владимирская область</t>
+  </si>
+  <si>
+    <t>Тель-Авивский округ</t>
   </si>
   <si>
     <t>Тюменская область</t>
   </si>
   <si>
     <t>Севастополь</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -1615,71 +1618,71 @@
       </c>
       <c r="D49" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C50" s="8">
         <v>1976</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="8">
         <v>1972</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C52" s="8">
         <v>1996</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
@@ -1695,51 +1698,51 @@
       </c>
       <c r="D53" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C54" s="8">
         <v>1988</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E54" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C55" s="8">
         <v>2006</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>