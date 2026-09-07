--- v3 (2026-06-08)
+++ v4 (2026-09-07)
@@ -12,308 +12,305 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>Кубок России «Пул». Мужчины. 2 этап</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.02.2025, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
+    <t>15.02.2025, "Дворец бильярдного спорта", Russian Federation, Moscow, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 40</t>
   </si>
   <si>
     <t>41 - 48</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Дуданец Максим</t>
+    <t>Dudanec Maksim</t>
   </si>
   <si>
-    <t>Дзускаев Андрей</t>
+    <t>Dzuskaev Andrei</t>
   </si>
   <si>
-    <t>Ковалерчик Арсений</t>
+    <t>Kovalerchik Arseniy</t>
   </si>
   <si>
-    <t>Матвиенко Владимир</t>
+    <t>Matvienko Vladimir</t>
   </si>
   <si>
-    <t>Буслаев Евгений</t>
+    <t>Buslaev Evgeniy</t>
   </si>
   <si>
-    <t>Лобода Артем</t>
+    <t>Loboda Artem</t>
   </si>
   <si>
-    <t>Михайлов Леонид</t>
+    <t>Mihajlov Leonid</t>
   </si>
   <si>
-    <t>Плиско Антон</t>
+    <t>Plisko Anton</t>
   </si>
   <si>
-    <t>Золотилов Константин</t>
+    <t>Filonov Aleksandr</t>
   </si>
   <si>
-    <t>Луцкер Сергей</t>
+    <t>Lucker Sergey</t>
   </si>
   <si>
-    <t>Новоселов Михаил</t>
+    <t>Novoselov Mihail</t>
   </si>
   <si>
-    <t>Перов Семён</t>
+    <t>Perov Semen</t>
   </si>
   <si>
-    <t>Сероштан Андрей</t>
+    <t>Salagin Urij</t>
   </si>
   <si>
-    <t>Филонов Александр</t>
+    <t>Seroshtan Andrey</t>
   </si>
   <si>
-    <t>Шалагин Юрий</t>
+    <t>Sestakov Mihail</t>
   </si>
   <si>
-    <t>Шестаков Михаил</t>
+    <t>Zolotilov Konstantin</t>
   </si>
   <si>
-    <t>Анисимов Степан</t>
+    <t>Anisimov Stepan</t>
   </si>
   <si>
-    <t>Воронин Павел</t>
+    <t>Dmitriev Anatoliy</t>
   </si>
   <si>
-    <t>Гайковас Андрей</t>
+    <t>Dolgorukov Nikita</t>
   </si>
   <si>
-    <t>Дмитриев Анатолий</t>
+    <t>Gajkovas Andrej</t>
   </si>
   <si>
-    <t>Долгоруков Никита</t>
+    <t>Rodin Dmitry</t>
   </si>
   <si>
-    <t>Журавлев Александр</t>
+    <t>Smirnov Roman</t>
   </si>
   <si>
-    <t>Родин Дмитрий</t>
+    <t>Voronin Pavel</t>
   </si>
   <si>
-    <t>Смирнов Роман</t>
+    <t>Zuravlev Aleksandr</t>
   </si>
   <si>
-    <t>Безруков Вячеслав</t>
+    <t>Bezrukov Viacheslav</t>
   </si>
   <si>
-    <t>Ефремов Тимофей</t>
+    <t>Efremov Timofej</t>
   </si>
   <si>
-    <t>Наон Юрий</t>
+    <t>Hacatran Mikael</t>
   </si>
   <si>
-    <t>Нгуен Туан Ань</t>
+    <t>Naon Urij</t>
   </si>
   <si>
-    <t>Ревенков Александр</t>
+    <t>Nguen Tuan Ant</t>
   </si>
   <si>
-    <t>Хачатрян Микаел</t>
+    <t>Revenkov Alexandr</t>
   </si>
   <si>
-    <t>Шалагин Максим</t>
+    <t>Shalagin Maxim</t>
   </si>
   <si>
-    <t>Юдин Антон</t>
+    <t>Yudin Anton</t>
   </si>
   <si>
-    <t>Коленников Артем</t>
+    <t>Kolennikov Artem</t>
   </si>
   <si>
-    <t>Колесников Виктор</t>
+    <t>Kolesnikov Victor</t>
   </si>
   <si>
-    <t>Котов Михаил</t>
+    <t>Kotov Mihail</t>
   </si>
   <si>
-    <t>Кудрявцев Глеб</t>
+    <t>Kudravcev Gleb</t>
   </si>
   <si>
-    <t>Половинко Степан</t>
+    <t>Polovinko Stepan</t>
   </si>
   <si>
-    <t>Процышак Сергей</t>
+    <t>Procysak Sergej</t>
   </si>
   <si>
-    <t>Садовский Федор</t>
+    <t>Sadovskij Fedor</t>
   </si>
   <si>
-    <t>Соломатин Иван</t>
+    <t>Solomatin Ivan</t>
   </si>
   <si>
-    <t>Богдан Рафаэл</t>
+    <t>Bogdan Rafael Bogdan</t>
   </si>
   <si>
-    <t>Колесников Владимир</t>
+    <t>Kolesnikov Vladimir</t>
   </si>
   <si>
-    <t>Корнеев Евгений</t>
+    <t>Korneev Evgenij</t>
   </si>
   <si>
-    <t>Котов Юрий</t>
+    <t>Kotov Yurii</t>
   </si>
   <si>
-    <t>Манчак Дмитрий</t>
+    <t>Manchak Dmitriy</t>
   </si>
   <si>
-    <t>Мохначев Виталий</t>
+    <t>Mohnacev Vitalij</t>
   </si>
   <si>
-    <t>Садовник Дмитрий</t>
+    <t>Sadovnik Dmitriy</t>
   </si>
   <si>
-    <t>Смирнов Владимир</t>
+    <t>Vladimir Smirnov</t>
   </si>
   <si>
-    <t>Крылов Владимир</t>
+    <t>Krylov Vladimir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>St. Petersburg</t>
   </si>
   <si>
-    <t>Калужская область</t>
+    <t>Kaluga Region</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>город центрального подчинения Ханой</t>
+    <t>Hà Nội Municipality</t>
   </si>
   <si>
-    <t>Московская область</t>
+    <t>Moscow Region</t>
   </si>
   <si>
-    <t>Владимирская область</t>
+    <t>Vladimir Region</t>
   </si>
   <si>
-    <t>Тель-Авивский округ</t>
+    <t>Tyumen Region</t>
   </si>
   <si>
-    <t>Тюменская область</t>
-[...2 lines deleted...]
-    <t>Севастополь</t>
+    <t>Sevastopol</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -934,54 +931,54 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
         <v>1999</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
         <v>1997</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F17" s="1"/>
@@ -1014,274 +1011,274 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
         <v>2001</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
-        <v>1995</v>
+        <v>2008</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
-        <v>1984</v>
+        <v>1995</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
-        <v>2005</v>
+        <v>1985</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
         <v>2007</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
-        <v>2006</v>
+        <v>1993</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
-        <v>1993</v>
+        <v>2008</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8">
-        <v>2012</v>
+        <v>2003</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
-        <v>2006</v>
+        <v>2011</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
-        <v>2011</v>
+        <v>2006</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1987</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F32" s="1"/>
@@ -1294,115 +1291,115 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
         <v>2008</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
-        <v>1983</v>
+        <v>1997</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C35" s="8"/>
+      <c r="C35" s="8">
+        <v>1983</v>
+      </c>
       <c r="D35" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C36" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
         <v>2011</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
@@ -1618,71 +1615,71 @@
       </c>
       <c r="D49" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C50" s="8">
         <v>1976</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="8">
         <v>1972</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C52" s="8">
         <v>1996</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
@@ -1698,51 +1695,51 @@
       </c>
       <c r="D53" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C54" s="8">
         <v>1988</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E54" s="9" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C55" s="8">
         <v>2006</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>