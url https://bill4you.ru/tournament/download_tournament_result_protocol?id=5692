--- v0 (2025-10-22)
+++ v1 (2026-08-19)
@@ -20,186 +20,186 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t xml:space="preserve">БК START </t>
   </si>
   <si>
     <t>Турнир б/к START 10к</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.02.2025, БК START , Казахстан, Акмолинская область, Астана, ул. Кургальжинское шоссе 20</t>
+    <t>15.02.2025, БК START , Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, ул. Кургальжинское шоссе 20</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 22</t>
   </si>
   <si>
     <t>25 - 28</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Молдабеков Адиль</t>
+    <t>Moldabekov Adil</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Жанузакулы Алмас</t>
+    <t>Simeonidi Yuriy</t>
   </si>
   <si>
-    <t>Симеониди Юрий</t>
+    <t>Zhanuzakuly Almas</t>
   </si>
   <si>
-    <t>Атаев Темур</t>
+    <t>Ataev Temur</t>
   </si>
   <si>
-    <t>Ерланов Мади</t>
+    <t>Nurseitov Alibek</t>
   </si>
   <si>
-    <t>Нурсеитов Алибек</t>
+    <t>Umbetov Nurhan</t>
   </si>
   <si>
-    <t>Умбетов Нурхан</t>
+    <t>Yerlanov Madi</t>
   </si>
   <si>
-    <t>Кушеров Темирлан</t>
+    <t>Kusherov Temirlan</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Уахашов Ернур</t>
+    <t>UAKHASHOV YERNUR</t>
   </si>
   <si>
-    <t>Ыкыласов Кайрат</t>
+    <t>Ykylasov Kayrat</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Asanhan Aset</t>
   </si>
   <si>
-    <t>Дюсенбеков Аскар</t>
+    <t>Dyusenbekov Askar</t>
   </si>
   <si>
-    <t>Жамалов Куаныш</t>
+    <t>Sansizbayev Dauren</t>
   </si>
   <si>
-    <t>Сансызбаев Даурен</t>
+    <t>Zhamalov Kuanysh</t>
   </si>
   <si>
-    <t>Амиржанов Ернар</t>
+    <t>Ahmetzhan Alisher</t>
   </si>
   <si>
-    <t>Ахметжан Алишер</t>
+    <t>Amirzhanov Ernar</t>
   </si>
   <si>
-    <t>Батай Мурат</t>
+    <t>Batay Murat</t>
   </si>
   <si>
-    <t>Илхамов Сарвар</t>
+    <t>Ilkhamov Sarvar</t>
   </si>
   <si>
-    <t>Макашев Бауржан</t>
+    <t>Makashev Baurzhan</t>
   </si>
   <si>
-    <t>Талгатбек Ерлан</t>
+    <t>Talgatbek Erlan</t>
   </si>
   <si>
-    <t>Ермеков Онгар</t>
+    <t>Ermekov Ongar</t>
   </si>
   <si>
-    <t>Жумагазиев Канат</t>
+    <t>kaldarbekov ruslan</t>
   </si>
   <si>
-    <t>Калдарбеков Руслан</t>
+    <t>Nurmahanov Dimash</t>
   </si>
   <si>
-    <t>Нурмаханов Димаш</t>
+    <t>Zhumagaziev Kanat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -699,145 +699,147 @@
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1991</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C10" s="8"/>
+      <c r="C10" s="8">
+        <v>1977</v>
+      </c>
       <c r="D10" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>1977</v>
+        <v>1986</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="C13" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C15" s="8"/>
+      <c r="C15" s="8">
+        <v>1992</v>
+      </c>
       <c r="D15" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="1"/>