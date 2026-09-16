--- v1 (2026-03-03)
+++ v2 (2026-09-16)
@@ -20,189 +20,189 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t xml:space="preserve">ОО БАБС </t>
   </si>
   <si>
     <t>Республиканские соревнования  1 этап «Новое поколение» (пирамида) до 16 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.02.2025, БК "Чижовка-Арена", Беларусь, Минск, ул. Ташкентская 19</t>
+    <t>16.02.2025, БК "Чижовка-Арена", Belarus, Minsk, ул. Ташкентская 19</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Черкасов Вадим</t>
+    <t>Cerkasov Vadim</t>
   </si>
   <si>
-    <t>Голынкин Эдгар</t>
+    <t>Golynkin Edgar</t>
   </si>
   <si>
-    <t>Колоколов Вячеслав</t>
+    <t>Kolakalau Viachaslau</t>
   </si>
   <si>
-    <t>Ламака Денис</t>
+    <t>Lamaka Denis</t>
   </si>
   <si>
-    <t>Крук Андрей</t>
+    <t>Kruk Andrew</t>
   </si>
   <si>
-    <t>Лисичкин Кирилл</t>
+    <t>Lisichkin Kirill</t>
   </si>
   <si>
-    <t>Науменко Богдан</t>
+    <t>Naumenko Bogdan</t>
   </si>
   <si>
-    <t>Сойка Савелий</t>
+    <t>Sojka Savelij</t>
   </si>
   <si>
-    <t>Брановский Ян</t>
+    <t>Branovski Yan</t>
   </si>
   <si>
-    <t>Дрозд Илья</t>
+    <t>Drozd Il'a</t>
   </si>
   <si>
-    <t>Лисименко Альбина</t>
+    <t>Lisimenko Albina</t>
   </si>
   <si>
-    <t>Микулич Дмитрий</t>
+    <t>Mikulich Dzmitry</t>
   </si>
   <si>
-    <t>Осипов Даниил</t>
+    <t>Osipov Daniil</t>
   </si>
   <si>
-    <t>Палько Вениамин</t>
+    <t>Palko Veniamin</t>
   </si>
   <si>
-    <t>Суша Николай</t>
+    <t>Seremet Roma</t>
   </si>
   <si>
-    <t>Шеремет Роман</t>
+    <t>Susha Nikolay</t>
   </si>
   <si>
-    <t>Артюшенко Егор</t>
+    <t>Artyushenko Egor</t>
   </si>
   <si>
-    <t>Далидович Тихон</t>
+    <t>Dalidovich Tihon</t>
   </si>
   <si>
-    <t>Кузнецов Арсений</t>
+    <t>Kurickiy Kirill</t>
   </si>
   <si>
-    <t>Курицкий Кирилл</t>
+    <t>Kuznecov Arseniy</t>
   </si>
   <si>
-    <t>Лазарчик Егор</t>
+    <t>Lazarchik Egor</t>
   </si>
   <si>
-    <t>Петухов Александр</t>
+    <t>Petuhov Aleksandr</t>
   </si>
   <si>
-    <t>Степанюк Мария</t>
+    <t>Stepanyuk Mariya</t>
   </si>
   <si>
-    <t>Удовиков Михаил</t>
+    <t>Udovikov Mihail</t>
   </si>
   <si>
-    <t>Левинсон Арсений</t>
+    <t>Levinson Arseniy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Минская область</t>
+    <t>Minskaja region</t>
   </si>
   <si>
-    <t>Брестская область</t>
+    <t>Bresckaja voblasć</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Могилёвская область</t>
+    <t>Magiliowskaja voblasc</t>
   </si>
   <si>
-    <t>Гомельская область</t>
+    <t>Homieĺskaja voblasć</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -949,71 +949,71 @@
       </c>
       <c r="D21" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
         <v>2011</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
         <v>2011</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>2008</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1023,71 +1023,71 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="8">
         <v>2010</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="8">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="8">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="8">
         <v>2009</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="9" t="s">