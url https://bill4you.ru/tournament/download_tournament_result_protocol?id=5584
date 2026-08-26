--- v0 (2025-10-22)
+++ v1 (2026-08-26)
@@ -20,159 +20,159 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>БК "Академия Бильярда"</t>
   </si>
   <si>
     <t>Благотворительный турнир в поддержку российских солдат</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>08.02.2025, БК "Академия Бильярда", Россия, Тюменская область, Тюмень, ул. Энергетиков 44а</t>
+    <t>08.02.2025, БК "Академия Бильярда", Russian Federation, Tyumen Region, Tyumen, ул. Энергетиков 44а</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Старков Дмитрий</t>
+    <t>Starkov Dmitriy</t>
   </si>
   <si>
-    <t>Соколов Юрий</t>
+    <t>Sokolov Yuriy</t>
   </si>
   <si>
-    <t>Вэлло Игорь</t>
+    <t>Fattahov Marat</t>
   </si>
   <si>
-    <t>Фаттахов Марат</t>
+    <t>Vello Igor</t>
   </si>
   <si>
-    <t>Ненашев Андрей-ст</t>
+    <t>Nenashev Andrey-St</t>
   </si>
   <si>
-    <t>Разгон Владислав</t>
+    <t>Razgon Vladislav</t>
   </si>
   <si>
-    <t>Черепанов Андрей</t>
+    <t>Cherepanov Andrey</t>
   </si>
   <si>
-    <t>Шарипов Нурик</t>
+    <t>Sharipov Nurik</t>
   </si>
   <si>
-    <t>Авдейчук Олег</t>
+    <t>1 1</t>
   </si>
   <si>
-    <t>Николаев Андрей</t>
+    <t>Nikolaev Andrey</t>
   </si>
   <si>
-    <t>Семенов Сергей</t>
+    <t>Semenov Sergey</t>
   </si>
   <si>
-    <t>Ситников Владислав</t>
+    <t>Sitnikov Vlad</t>
   </si>
   <si>
-    <t>Безроднова Арина</t>
+    <t>Bezrodnova Arina</t>
   </si>
   <si>
-    <t>Ракитин Игорь</t>
+    <t>Hohlov Vladimir</t>
   </si>
   <si>
-    <t>Сергеев Вячеслав</t>
+    <t>Rakitin Igor</t>
   </si>
   <si>
-    <t>Хохлов Владимир</t>
+    <t>Sergeev Vyacheslav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Душанбе</t>
+    <t>Dushanbe</t>
   </si>
   <si>
-    <t>Курганинск</t>
+    <t>Kurgan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -672,71 +672,71 @@
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>2011</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="8"/>
+      <c r="C10" s="8">
+        <v>1983</v>
+      </c>
       <c r="D10" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C11" s="8"/>
       <c r="D11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1965</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>36</v>
@@ -883,90 +883,90 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>2010</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1995</v>
+        <v>1967</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="8"/>
+      <c r="C22" s="8">
+        <v>1995</v>
+      </c>
       <c r="D22" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C23" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="10"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>