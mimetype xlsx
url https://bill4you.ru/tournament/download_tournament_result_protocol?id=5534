--- v0 (2026-02-19)
+++ v1 (2026-07-25)
@@ -935,51 +935,51 @@
       </c>
       <c r="C20" s="8">
         <v>2013</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>2008</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>2008</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="1"/>
@@ -1035,51 +1035,51 @@
       </c>
       <c r="C25" s="8">
         <v>2012</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>2012</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>2008</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="1"/>