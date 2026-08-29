--- v0 (2026-06-06)
+++ v1 (2026-08-29)
@@ -20,255 +20,255 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>IRBIS-S</t>
   </si>
   <si>
     <t>Открытый турнир БИЛЬЯРДНОГО ШОУРУМА "IRBIS-S" по русской пирамиде</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>05.02.2025, IRBIS-S, Узбекистан, Самаркандская область, Самарканд, улица Хусейна Байкары,  16</t>
+    <t>05.02.2025, IRBIS-S, Uzbekistan, Samarkand Region, Samarkand, улица Хусейна Байкары,  16</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 42</t>
   </si>
   <si>
     <t>49 - 51</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Юлдашев Маруф</t>
+    <t>Yuldashev Maruf</t>
   </si>
   <si>
-    <t>Халиков Абдулло</t>
+    <t>Halikov Abdullo</t>
   </si>
   <si>
-    <t>Вафаев Джавохир</t>
+    <t>Vafaev Dzhavohir</t>
   </si>
   <si>
-    <t>Урунов Отабек</t>
+    <t>Urunov Otabek</t>
   </si>
   <si>
-    <t>Гафуров Баходир</t>
+    <t>Gafurov Bahodir</t>
   </si>
   <si>
-    <t>Курбонов Умид</t>
+    <t>Kurbonov Umid</t>
   </si>
   <si>
-    <t>Рашидов Шароф</t>
+    <t>Rashidov Sharof</t>
   </si>
   <si>
-    <t>Сабатуллаев Озоджон</t>
+    <t>Sabatullaev Ozodzhon</t>
   </si>
   <si>
-    <t>Азизов Зокир</t>
+    <t>Azizov Zokir</t>
   </si>
   <si>
-    <t>Мирзокулов Бобур</t>
+    <t>Hamidov Zafar</t>
   </si>
   <si>
-    <t>Назаров Ойбек</t>
+    <t>Hasanov Nodir</t>
   </si>
   <si>
-    <t>Нарзуллаев Бахтияр</t>
+    <t>Mirzoqulov Bobur</t>
   </si>
   <si>
-    <t>Рустамов Амир</t>
+    <t>Narzullaev Bahtiyar</t>
   </si>
   <si>
-    <t>Хамидов Зафар</t>
+    <t>Nazarov Oybek</t>
   </si>
   <si>
-    <t>Хасанов Нодир</t>
+    <t>Rustamov Amir</t>
   </si>
   <si>
     <t>Shohruh Tohirov</t>
   </si>
   <si>
-    <t>Косимов Ботир</t>
+    <t>Fazliev Sardor</t>
   </si>
   <si>
-    <t>Раджабов Икром</t>
+    <t>Hamzahanov F</t>
   </si>
   <si>
-    <t>Рахмонов Азизжон</t>
+    <t>Kosimov Botir</t>
   </si>
   <si>
-    <t>Рашидов Рауф</t>
+    <t>Radzhabov Ikrom</t>
   </si>
   <si>
-    <t>Салимов Далер</t>
+    <t>Rahmonov Azizzhon</t>
   </si>
   <si>
-    <t>Фазлиев Сардор</t>
+    <t>Rashidov Rauf</t>
   </si>
   <si>
-    <t>Хамзаханов Вафохон</t>
+    <t>Salimov Daler</t>
   </si>
   <si>
-    <t>Шарапов Джурабек</t>
+    <t>Sharapov Dzhurabek</t>
   </si>
   <si>
-    <t>Абдуллаев Иззатулло</t>
+    <t>Abdullaev Izzatullo</t>
   </si>
   <si>
-    <t>Гадаев Шерзод</t>
+    <t>Gadayev Sherzod</t>
   </si>
   <si>
-    <t>Зияев Ильхор</t>
+    <t>Mahmudov Fazliddin</t>
   </si>
   <si>
-    <t>Мансуров Диёржон</t>
+    <t>Mansurov Dierzhon</t>
   </si>
   <si>
-    <t>Махмудов Фазлиддин</t>
+    <t>Rahimov Shamsiddin</t>
   </si>
   <si>
-    <t>Рахимов Шамсиддин</t>
+    <t>Rustamov Damir</t>
   </si>
   <si>
-    <t>Рустамов Гайрат</t>
+    <t>Rustamov Gayrat</t>
   </si>
   <si>
-    <t>Рустамов Дамир</t>
+    <t>Ziyaev Ilhor</t>
   </si>
   <si>
-    <t>Абдуллаев Абдулло</t>
+    <t>Abdullaev Abdullo</t>
   </si>
   <si>
-    <t>Абитов Алишер</t>
+    <t>Abitov Alisher</t>
   </si>
   <si>
-    <t>Алишерзода Шерзод</t>
+    <t>Alisherzoda Sherzod</t>
   </si>
   <si>
-    <t>Касимов Ботур</t>
+    <t>Ergashev Murod</t>
   </si>
   <si>
-    <t>Ташакулов Джурабек</t>
+    <t>Kasimov Botur</t>
   </si>
   <si>
-    <t>Туракулов Зохид</t>
+    <t>Sharapov Muhammadzhon</t>
   </si>
   <si>
-    <t>Умурзаков Азиз</t>
+    <t>Tashakulov Dzhurabek</t>
   </si>
   <si>
-    <t>Шарапов Мухаммаджон</t>
+    <t>Turakulov Zohid</t>
   </si>
   <si>
-    <t>Эргашев Мурод</t>
+    <t>Umurzakov Aziz</t>
   </si>
   <si>
-    <t>Юнусов Шерзод</t>
+    <t>Yunusov Sherzod</t>
   </si>
   <si>
-    <t>Абдухалилов Комрон</t>
+    <t>Abduhalilov Komron</t>
   </si>
   <si>
-    <t>Нарзикулов Абдулло</t>
+    <t>Khaitboyev Ruzimurod</t>
   </si>
   <si>
-    <t>Хаитбоев Рузимурод</t>
+    <t>Narzikulov Abdullo</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Самарканд</t>
+    <t>Samarkand</t>
   </si>
   <si>
-    <t>Джизак</t>
+    <t>Jizzakh</t>
   </si>
   <si>
-    <t>Худжанд</t>
+    <t>Khujand</t>
   </si>
   <si>
-    <t>Бухара</t>
+    <t>Bukhara</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -899,285 +899,285 @@
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
-        <v>1999</v>
+        <v>1993</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="8"/>
+      <c r="C18" s="8">
+        <v>1973</v>
+      </c>
       <c r="D18" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
-        <v>1987</v>
+        <v>1999</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
-        <v>1980</v>
+        <v>1987</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
-        <v>1973</v>
+        <v>1980</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
         <v>1991</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
-        <v>2024</v>
+        <v>1987</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C25" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C26" s="8"/>
+      <c r="C26" s="8">
+        <v>2024</v>
+      </c>
       <c r="D26" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
-        <v>2001</v>
+        <v>1972</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
-        <v>1987</v>
+        <v>2001</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>67</v>
       </c>
@@ -1260,71 +1260,71 @@
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C36" s="8"/>
+      <c r="C36" s="8">
+        <v>1993</v>
+      </c>
       <c r="D36" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C37" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
         <v>1991</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>67</v>
@@ -1426,186 +1426,186 @@
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8"/>
       <c r="D44" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="C45" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C45" s="8"/>
       <c r="D45" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8"/>
       <c r="D46" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="C47" s="8"/>
+      <c r="C47" s="8">
+        <v>1987</v>
+      </c>
       <c r="D47" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="8"/>
       <c r="D48" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C49" s="8"/>
       <c r="D49" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C50" s="8"/>
       <c r="D50" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="C51" s="8"/>
+      <c r="C51" s="8">
+        <v>1992</v>
+      </c>
       <c r="D51" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="C52" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C52" s="8"/>
       <c r="D52" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="10"/>
       <c r="B53" s="7"/>
       <c r="C53" s="7"/>
       <c r="D53" s="7"/>
       <c r="E53" s="7"/>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="10"/>
       <c r="B54" s="7"/>
       <c r="C54" s="7"/>
       <c r="D54" s="7"/>
       <c r="E54" s="7"/>
       <c r="F54" s="7"/>
       <c r="G54" s="7"/>
       <c r="H54" s="1"/>
     </row>