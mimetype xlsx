--- v1 (2026-02-20)
+++ v2 (2026-05-23)
@@ -1687,51 +1687,53 @@
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8"/>
       <c r="B55" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C55" s="8">
         <v>2011</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8"/>
       <c r="B56" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="C56" s="8"/>
+      <c r="C56" s="8">
+        <v>2002</v>
+      </c>
       <c r="D56" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8"/>
       <c r="B57" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C57" s="8">
         <v>1979</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F57" s="1"/>
@@ -1779,51 +1781,51 @@
       <c r="B60" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C60" s="8">
         <v>1992</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8"/>
       <c r="B61" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C61" s="8">
         <v>1993</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="10"/>
       <c r="B62" s="7"/>
       <c r="C62" s="7"/>
       <c r="D62" s="7"/>
       <c r="E62" s="7"/>
       <c r="F62" s="7"/>
       <c r="G62" s="7"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="10"/>
       <c r="B63" s="7"/>
       <c r="C63" s="7"/>
       <c r="D63" s="7"/>
       <c r="E63" s="7"/>
       <c r="F63" s="7"/>