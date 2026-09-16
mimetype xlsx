--- v2 (2026-05-23)
+++ v3 (2026-09-16)
@@ -71,51 +71,51 @@
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Ануфриев Елисей</t>
   </si>
   <si>
     <t>Локтев Виктор</t>
   </si>
   <si>
     <t>Пан Максим</t>
   </si>
   <si>
     <t>Ратбеков Ызатбек</t>
   </si>
   <si>
     <t>Карамолдаев Даулет</t>
   </si>
   <si>
-    <t>Каримберди уулу Мухамед</t>
+    <t>Каримберди Уулу Мухамед</t>
   </si>
   <si>
     <t>Косжанов Фархад</t>
   </si>
   <si>
     <t>Сактаган Мирас</t>
   </si>
   <si>
     <t>Алибаев Абдыжапар</t>
   </si>
   <si>
     <t>Вераксо Роман</t>
   </si>
   <si>
     <t>Габдулхаир Ернур</t>
   </si>
   <si>
     <t>Карагулов Улукман</t>
   </si>
   <si>
     <t>Келди Мунарбек</t>
   </si>
   <si>
     <t>Ниеталиев Жансерик</t>
   </si>
@@ -131,51 +131,51 @@
   <si>
     <t>Байназар Динмухаммед</t>
   </si>
   <si>
     <t>Егай Андрей</t>
   </si>
   <si>
     <t>Есимбеков Нариман</t>
   </si>
   <si>
     <t>Кенесов Асхат</t>
   </si>
   <si>
     <t>Ли Никита</t>
   </si>
   <si>
     <t>Мананков Куаныш</t>
   </si>
   <si>
     <t>Мирзабаев Султан</t>
   </si>
   <si>
     <t>Нуртолеуов Салауат</t>
   </si>
   <si>
-    <t>Сабыр уулу Азат</t>
+    <t>Сабыр Уулу Азат</t>
   </si>
   <si>
     <t>Султанов Алинар</t>
   </si>
   <si>
     <t>Талапкали Азамат</t>
   </si>
   <si>
     <t>Тен Иль-Дё</t>
   </si>
   <si>
     <t>Туганбаев Айдос</t>
   </si>
   <si>
     <t>Урайимов Сыймык</t>
   </si>
   <si>
     <t>Фрик Виктор</t>
   </si>
   <si>
     <t>Адамов Зайлан</t>
   </si>
   <si>
     <t>Бактыбай Жомарт</t>
   </si>