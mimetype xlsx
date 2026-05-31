--- v1 (2026-02-07)
+++ v2 (2026-05-31)
@@ -95,51 +95,51 @@
   <si>
     <t>Жанузакулы Алмас</t>
   </si>
   <si>
     <t>Ли Сергей</t>
   </si>
   <si>
     <t>Носенко Данил</t>
   </si>
   <si>
     <t>Умбетов Нурхан</t>
   </si>
   <si>
     <t>Асанхан Асет</t>
   </si>
   <si>
     <t>Балгинбаев Тлеухан</t>
   </si>
   <si>
     <t>Дуненкулов Бахтияр</t>
   </si>
   <si>
     <t>Жуматай Елдос</t>
   </si>
   <si>
-    <t>Исмаилов Ерiс</t>
+    <t>Исмаилов Еріс</t>
   </si>
   <si>
     <t>Кенжегожинов Олжас</t>
   </si>
   <si>
     <t>Сайдуакасов Дамир</t>
   </si>
   <si>
     <t>Токбаев Сабыржан</t>
   </si>
   <si>
     <t>Абилов Данияр</t>
   </si>
   <si>
     <t>Акимова Айна</t>
   </si>
   <si>
     <t>Аманжолов Жоламан</t>
   </si>
   <si>
     <t>Батай Мурат</t>
   </si>
   <si>
     <t>Баядилов Кайрат</t>
   </si>
@@ -1008,51 +1008,53 @@
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="8"/>
+      <c r="C20" s="8">
+        <v>2000</v>
+      </c>
       <c r="D20" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
         <v>1983</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>86</v>