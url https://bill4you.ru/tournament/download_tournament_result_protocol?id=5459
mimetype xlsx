--- v2 (2026-05-31)
+++ v3 (2026-08-25)
@@ -20,303 +20,303 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>БК "Dostar"</t>
   </si>
   <si>
     <t>Турнир "Dostar CUP"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>10.02.2025, БК "Dostar", Казахстан, Акмолинская область, Астана, пр. Абая 8</t>
+    <t>10.02.2025, БК "Dostar", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, пр. Абая 8</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 64</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Омаров Нурсултан</t>
+    <t>Omarov Nursultan</t>
   </si>
   <si>
-    <t>Абпасов Мурат</t>
+    <t>Abpasov Murat</t>
   </si>
   <si>
-    <t>Ким Сергей</t>
+    <t>Kim Sergey</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Жанузакулы Алмас</t>
+    <t>Li Sergey</t>
   </si>
   <si>
-    <t>Ли Сергей</t>
+    <t>Nossenko Danil</t>
   </si>
   <si>
-    <t>Носенко Данил</t>
+    <t>Umbetov Nurhan</t>
   </si>
   <si>
-    <t>Умбетов Нурхан</t>
+    <t>Zhanuzakuly Almas</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Asanhan Aset</t>
   </si>
   <si>
-    <t>Балгинбаев Тлеухан</t>
+    <t>Balginbaev Tleuhan</t>
   </si>
   <si>
-    <t>Дуненкулов Бахтияр</t>
+    <t>Dunenkulov Bahtiyar</t>
   </si>
   <si>
-    <t>Жуматай Елдос</t>
+    <t>Ismailov Eris</t>
   </si>
   <si>
-    <t>Исмаилов Еріс</t>
+    <t>Kenzhegozhinov Olzhas</t>
   </si>
   <si>
-    <t>Кенжегожинов Олжас</t>
+    <t>Saiduakassov Damir</t>
   </si>
   <si>
-    <t>Сайдуакасов Дамир</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Zhumatay Eldos</t>
   </si>
   <si>
-    <t>Абилов Данияр</t>
+    <t>Abilov Daniyar</t>
   </si>
   <si>
-    <t>Акимова Айна</t>
+    <t>Akimova Ayna</t>
   </si>
   <si>
-    <t>Аманжолов Жоламан</t>
+    <t>Amanzholov Zholaman</t>
   </si>
   <si>
-    <t>Батай Мурат</t>
+    <t>Batay Murat</t>
   </si>
   <si>
-    <t>Баядилов Кайрат</t>
+    <t>Bayadilov Kayrat</t>
   </si>
   <si>
-    <t>Джантасов Куаныш</t>
+    <t>Dzhantasov Kuanysh</t>
   </si>
   <si>
-    <t>Ерланов Мади</t>
+    <t>Ermekov Erlan</t>
   </si>
   <si>
-    <t>Ермеков Ерлан</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Kamzabayev Temirzhan</t>
   </si>
   <si>
-    <t>Казбеков Нурлан</t>
+    <t>Kazbekov Nurlan</t>
   </si>
   <si>
-    <t>Камзабаев Темиржан</t>
+    <t>Ogay Vyacheslav</t>
   </si>
   <si>
-    <t>Огай Вячеслав</t>
+    <t>Ospanov Ruslan</t>
   </si>
   <si>
-    <t>Оспанов Руслан</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Tynyshtyk Bauyrzhan</t>
   </si>
   <si>
-    <t>Тыныштык Бауыржан</t>
+    <t>Yerlanov Madi</t>
   </si>
   <si>
-    <t>Юрченко Максим</t>
+    <t>Yurchenko Maksim</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Зейнебаев Тимур</t>
+    <t>Coy Anton</t>
   </si>
   <si>
-    <t>Кайдаров Рустам</t>
+    <t>Hisimov Akan</t>
   </si>
   <si>
-    <t>Камзабаев Орман</t>
+    <t>Kamzabaev Orman</t>
   </si>
   <si>
-    <t>Кумархан Темиртас</t>
+    <t>Kaydarov Rustam</t>
   </si>
   <si>
-    <t>Масалимов Саят</t>
+    <t>Kumarkhan Temirtas</t>
   </si>
   <si>
-    <t>Мусахунов Рустам</t>
+    <t>Masalimov Sayat</t>
   </si>
   <si>
-    <t>Нургалиев Дархан</t>
+    <t>Musahunov Rustam</t>
   </si>
   <si>
-    <t>Сагатов Аян</t>
+    <t>Nurgaliev Darhan</t>
   </si>
   <si>
-    <t>Санабеков Куаныш</t>
+    <t>Sagatov Ayan</t>
   </si>
   <si>
-    <t>Спиридонов Николай</t>
+    <t>Sanabekov Kuanysh</t>
   </si>
   <si>
-    <t>Тулекбаев Еркегали</t>
+    <t>Spiridonov Nikolay</t>
   </si>
   <si>
-    <t>Турганалиев Малик</t>
+    <t>Tulekbaev Erkegali</t>
   </si>
   <si>
-    <t>Уали Арман</t>
+    <t>Turganaliev Malik</t>
   </si>
   <si>
-    <t>Хисимов Акан</t>
+    <t>Uali Arman</t>
   </si>
   <si>
-    <t>Цой Антон</t>
+    <t>Zeynebaev Timur</t>
   </si>
   <si>
-    <t>Аманбаев Богежан</t>
+    <t>Amanbaev Bogezhan</t>
   </si>
   <si>
-    <t>Джаманкараев Олжас</t>
+    <t>Dzhamankaraev Olzhas</t>
   </si>
   <si>
-    <t>Жунусов Мурат</t>
+    <t>Kairov Ulykbek</t>
   </si>
   <si>
-    <t>Жусупов Калижан</t>
+    <t>Kapashev Bulat</t>
   </si>
   <si>
-    <t>Каиров Улыкбек</t>
+    <t>Kotelnikov Oleg</t>
   </si>
   <si>
-    <t>Капашев Булат</t>
+    <t>Mazhitov Karmash</t>
   </si>
   <si>
-    <t>Котельников Олег</t>
+    <t>Nazar Aydar</t>
   </si>
   <si>
-    <t>Мажитов Кармаш</t>
+    <t>Nugmanov Zhanibek</t>
   </si>
   <si>
-    <t>Назар Айдар</t>
+    <t>Otar Kairat</t>
   </si>
   <si>
-    <t>Нугманов Жанибек</t>
+    <t>Repin Denis</t>
   </si>
   <si>
-    <t>Отар Кайрат</t>
+    <t>Ruziev Halil</t>
   </si>
   <si>
-    <t>Репин Денис</t>
+    <t>Sadikhanov Galymzhan</t>
   </si>
   <si>
-    <t>Рузиев Халил</t>
+    <t>Sveshnikov Andrey</t>
   </si>
   <si>
-    <t>Садыханов Галымжан</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Свешников Андрей</t>
+    <t>Zhunusov Murat</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Zhusupov Kalizhan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -853,112 +853,112 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1991</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1980</v>
+        <v>1983</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C15" s="8"/>
+      <c r="C15" s="8">
+        <v>1986</v>
+      </c>
       <c r="D15" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1987</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F16" s="1"/>
@@ -990,131 +990,131 @@
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>1987</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>2000</v>
+      </c>
       <c r="D19" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>2000</v>
+        <v>1983</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1983</v>
+        <v>1982</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="1"/>
@@ -1201,206 +1201,206 @@
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1992</v>
+        <v>1985</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1985</v>
+        <v>1970</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
-        <v>1970</v>
+        <v>1985</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1988</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C34" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C34" s="8"/>
       <c r="D34" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C36" s="8"/>
+      <c r="C36" s="8">
+        <v>1967</v>
+      </c>
       <c r="D36" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C37" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C38" s="8"/>
+      <c r="C38" s="8">
+        <v>1992</v>
+      </c>
       <c r="D38" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F39" s="1"/>
@@ -1412,53 +1412,51 @@
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1983</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="C41" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C41" s="8"/>
       <c r="D41" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8"/>
       <c r="D42" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F42" s="1"/>
@@ -1542,183 +1540,185 @@
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8"/>
       <c r="D47" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="C48" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C48" s="8"/>
       <c r="D48" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="C49" s="8"/>
+      <c r="C49" s="8">
+        <v>1999</v>
+      </c>
       <c r="D49" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="C50" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C50" s="8"/>
       <c r="D50" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="C51" s="8"/>
+      <c r="C51" s="8">
+        <v>1991</v>
+      </c>
       <c r="D51" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8"/>
       <c r="D52" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="C53" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C53" s="8"/>
       <c r="D53" s="8" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="C54" s="8"/>
+      <c r="C54" s="8">
+        <v>1985</v>
+      </c>
       <c r="D54" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="C55" s="8"/>
+      <c r="C55" s="8">
+        <v>1967</v>
+      </c>
       <c r="D55" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C56" s="8">
         <v>1956</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>86</v>
@@ -1784,163 +1784,163 @@
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C60" s="8"/>
       <c r="D60" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="C61" s="8"/>
+      <c r="C61" s="8">
+        <v>1967</v>
+      </c>
       <c r="D61" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C62" s="8"/>
       <c r="D62" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>70</v>
       </c>
-      <c r="C63" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C63" s="8"/>
       <c r="D63" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C64" s="8"/>
       <c r="D64" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="C65" s="8"/>
+      <c r="C65" s="8">
+        <v>1989</v>
+      </c>
       <c r="D65" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C66" s="8"/>
       <c r="D66" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="C67" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C67" s="8"/>
       <c r="D67" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C68" s="8"/>
       <c r="D68" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F68" s="1"/>