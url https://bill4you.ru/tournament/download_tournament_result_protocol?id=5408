--- v2 (2026-03-03)
+++ v3 (2026-08-20)
@@ -20,174 +20,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>Кубок России U17 1 этап. Юноши до 17 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>25.01.2025, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
+    <t>25.01.2025, "Дворец бильярдного спорта", Russian Federation, Moscow, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Садовский Федор</t>
+    <t>Sadovskij Fedor</t>
   </si>
   <si>
-    <t>Индрупский Владимир</t>
+    <t>Indrupsky Vladimir</t>
   </si>
   <si>
-    <t>Кузнецов Андрей</t>
+    <t>Kuznetsov Andrei</t>
   </si>
   <si>
-    <t>Солдатов Иван</t>
+    <t>Soldatov Ivan</t>
   </si>
   <si>
-    <t>Богдан Рафаэл</t>
+    <t>Bogdan Rafael Bogdan</t>
   </si>
   <si>
-    <t>Кудрявцев Глеб</t>
+    <t>Kudravcev Gleb</t>
   </si>
   <si>
-    <t>Надточиев Степан</t>
+    <t>Nadtociev Stepan</t>
   </si>
   <si>
-    <t>Тимофеев Георгий</t>
+    <t>Timofeev Georgij</t>
   </si>
   <si>
-    <t>Мартынов Дамир</t>
+    <t>Martynov Damir</t>
   </si>
   <si>
-    <t>Процышак Сергей</t>
+    <t>Procysak Sergej</t>
   </si>
   <si>
-    <t>Смирнов Роман</t>
+    <t>Smirnov Roman</t>
   </si>
   <si>
-    <t>Тюняев Всеволод</t>
+    <t>Tunaev Vsevolod</t>
   </si>
   <si>
-    <t>Абдуллин Тамерлан</t>
+    <t>Abdullin Tamerlan</t>
   </si>
   <si>
-    <t>Дубченко Дмитрий</t>
+    <t>Dubchenko Dmitriy</t>
   </si>
   <si>
-    <t>Иванченко Артём</t>
+    <t>Ivanchenko Artem</t>
   </si>
   <si>
-    <t>Романов Фёдор</t>
+    <t>Romanov Fedor</t>
   </si>
   <si>
-    <t>Данилов Лев</t>
+    <t>Danilov Lev</t>
   </si>
   <si>
-    <t>Дубченко Андрей</t>
+    <t>kjgkg Stanislava</t>
   </si>
   <si>
-    <t>Павлов Кирилл</t>
+    <t>Pavlov Kirill</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Удмуртская Республика</t>
+    <t>Udmurtian Republic</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>