--- v0 (2025-10-22)
+++ v1 (2026-08-18)
@@ -20,213 +20,213 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t xml:space="preserve">БК START </t>
   </si>
   <si>
     <t>Турнир Мерген</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>25.01.2025, БК START , Казахстан, Акмолинская область, Астана, ул. Кургальжинское шоссе 20</t>
+    <t>25.01.2025, БК START , Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, ул. Кургальжинское шоссе 20</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 36</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Калдарбеков Руслан</t>
+    <t>kaldarbekov ruslan</t>
   </si>
   <si>
-    <t>Жуматай Елдос</t>
+    <t>Zhumatay Eldos</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Asanhan Aset</t>
   </si>
   <si>
-    <t>Умбетов Нурхан</t>
+    <t>Umbetov Nurhan</t>
   </si>
   <si>
-    <t>Аргынбаев Айкын</t>
+    <t>Argynbayev Aykin</t>
   </si>
   <si>
-    <t>Бейсенов Бахтияр</t>
+    <t>Beisenov Bakhtiyar</t>
   </si>
   <si>
-    <t>Рашманов Арман</t>
+    <t>Khasenov Zhandos</t>
   </si>
   <si>
-    <t>Хасенов Жандос</t>
+    <t>Rashmanov Arman</t>
   </si>
   <si>
-    <t>Байбатчин Еркин</t>
+    <t>Baybatchin Erkin</t>
   </si>
   <si>
-    <t>Ерланов Мади</t>
+    <t>Mingazov Ildar</t>
   </si>
   <si>
-    <t>Мингазов Ильдар</t>
+    <t>Nurseitov Alibek</t>
   </si>
   <si>
-    <t>Нурсеитов Алибек</t>
+    <t>Nursultanov Erbol</t>
   </si>
   <si>
-    <t>Нурсултанов Ербол</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Shautybaev Aday</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Шаутыбаев Адай</t>
+    <t>Yerlanov Madi</t>
   </si>
   <si>
-    <t>Абишев Бауржан</t>
+    <t>Abishev Baurzhan</t>
   </si>
   <si>
-    <t>Альжанов Тимур</t>
+    <t>Ahmetzhan Alisher</t>
   </si>
   <si>
-    <t>Ахметжан Алишер</t>
+    <t>Alzhanov Timur</t>
   </si>
   <si>
-    <t>Байтимбетов Газиз</t>
+    <t>Baytimbetov Gaziz</t>
   </si>
   <si>
-    <t>Виховский Дмитрий</t>
+    <t>Doszhanov Samat</t>
   </si>
   <si>
-    <t>Досжанов Самат</t>
+    <t>Imashev Sayat</t>
   </si>
   <si>
-    <t>Жанбозов Ержан</t>
+    <t>Kamzabaev Orman</t>
   </si>
   <si>
-    <t>Имашев Саят</t>
+    <t>Kasymbekov Samat</t>
   </si>
   <si>
-    <t>Камзабаев Орман</t>
+    <t>Kosshy Azamat</t>
   </si>
   <si>
-    <t>Касымбеков Самат</t>
+    <t>Kumarkhan Temirtas</t>
   </si>
   <si>
-    <t>Косшы Азамат</t>
+    <t>Maksut Nurdaulet</t>
   </si>
   <si>
-    <t>Кумархан Темиртас</t>
+    <t>Nurgozhaev Kanat</t>
   </si>
   <si>
-    <t>Максут Нурдаулет</t>
+    <t>Sarin Azamat</t>
   </si>
   <si>
-    <t>Нургожаев Канат</t>
+    <t>Tyan Aleksey</t>
   </si>
   <si>
-    <t>Сарин Азамат</t>
+    <t>Vihovskiy Dmitriy</t>
   </si>
   <si>
-    <t>Тян Алексей</t>
+    <t>Zhanbozov Erzhan</t>
   </si>
   <si>
-    <t>Ибрагимов Алишер</t>
+    <t>Ibragimov Alisher</t>
   </si>
   <si>
-    <t>Камзабаев Темиржан</t>
+    <t>Kamzabayev Temirzhan</t>
   </si>
   <si>
-    <t>Тазабеков Досбол</t>
+    <t>Tazabekov Dosbol</t>
   </si>
   <si>
-    <t>Уахашов Ернур</t>
+    <t>UAKHASHOV YERNUR</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -853,51 +853,51 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1958</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1992</v>
+        <v>1985</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>55</v>
       </c>
@@ -926,90 +926,92 @@
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>1969</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>1986</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1969</v>
+        <v>1992</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>55</v>
       </c>
@@ -1092,89 +1094,89 @@
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C30" s="8"/>
+      <c r="C30" s="8">
+        <v>1951</v>
+      </c>
       <c r="D30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C32" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F33" s="1"/>
@@ -1202,109 +1204,109 @@
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C36" s="8"/>
+      <c r="C36" s="8">
+        <v>1987</v>
+      </c>
       <c r="D36" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C37" s="8"/>
+      <c r="C37" s="8">
+        <v>1977</v>
+      </c>
       <c r="D37" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C38" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C39" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F40" s="1"/>