--- v0 (2025-10-22)
+++ v1 (2026-05-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>ФБС Республики Крым</t>
   </si>
   <si>
     <t>Чемпионат города Евпатории</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>25.01.2025, БК "Лига" (Евпатория), Россия, Республика Крым, Евпатория, ул. Фрунзе,  20</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
@@ -153,50 +153,53 @@
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Евпатория</t>
   </si>
   <si>
     <t>Саки</t>
+  </si>
+  <si>
+    <t>Симферополь</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1026,91 +1029,91 @@
       </c>
       <c r="D25" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>1980</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>1990</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>1965</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="10"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>