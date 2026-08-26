--- v1 (2026-05-13)
+++ v2 (2026-08-26)
@@ -20,189 +20,189 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>ФБС Республики Крым</t>
   </si>
   <si>
     <t>Чемпионат города Евпатории</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>25.01.2025, БК "Лига" (Евпатория), Россия, Республика Крым, Евпатория, ул. Фрунзе,  20</t>
+    <t>25.01.2025, БК "Лига" (Евпатория), Russian Federation, Autonomous Republic of Crimea, Yevpatoriya, ул. Фрунзе,  20</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Изитов Эрнест</t>
+    <t>Izitov Ernest</t>
   </si>
   <si>
-    <t>Артемьев Александр</t>
+    <t>Artem'ev Aleksandr</t>
   </si>
   <si>
-    <t>Лянга Владислав</t>
+    <t>Lyanga Vladislav</t>
   </si>
   <si>
-    <t>Овчаренко Александр</t>
+    <t>Ovcharenko Aleksandr</t>
   </si>
   <si>
-    <t>Колесник Евгений</t>
+    <t>Kolesnik Evgeniy</t>
   </si>
   <si>
-    <t>Мухсимов Роберт</t>
+    <t>Muhsimov Robert</t>
   </si>
   <si>
-    <t>Скрипин Иван</t>
+    <t>Shikin Ruslan</t>
   </si>
   <si>
-    <t>Шикин Руслан</t>
+    <t>Skripin Ivan</t>
   </si>
   <si>
-    <t>Двуреченский Олег</t>
+    <t>Dvurechenskiy Oleg</t>
   </si>
   <si>
-    <t>Жданов Влад</t>
+    <t>Kim Dmitrij</t>
   </si>
   <si>
-    <t>Ким Дмитрий</t>
+    <t>Lozovoy Artem</t>
   </si>
   <si>
-    <t>Лозовой Артем</t>
+    <t>Zhdanov Vlad</t>
   </si>
   <si>
-    <t>Богданов Анатолий</t>
+    <t>Bogdanov Anatolij</t>
   </si>
   <si>
-    <t>Гапоченко Николай</t>
+    <t>Gapochenko Nikolay</t>
   </si>
   <si>
-    <t>Карапетян Арсен</t>
+    <t>Karapetyan Arsen</t>
   </si>
   <si>
-    <t>Кузнецов Вячеслав</t>
+    <t>Kuznecov Vyacheslav</t>
   </si>
   <si>
-    <t>Куртиев Сади</t>
+    <t>Kurtiev Sadi</t>
   </si>
   <si>
-    <t>Леонов Алексей</t>
+    <t>Leonov Aleksey</t>
   </si>
   <si>
-    <t>Майоров Максим</t>
+    <t>Mametov Nariman</t>
   </si>
   <si>
-    <t>Маметов Нариман</t>
+    <t>Mayorov Maksim</t>
   </si>
   <si>
-    <t>Путин Илья</t>
+    <t>Putin Ilya</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Прощенко Сергей</t>
+    <t>Prosenko Sergej</t>
   </si>
   <si>
-    <t>Литаврин Геннадий</t>
+    <t>Litavrin Gennadij</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Yevpatoriya</t>
   </si>
   <si>
-    <t>Саки</t>
+    <t>Saki</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>Simferopol</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Saint Petersburg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -783,157 +783,157 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>1986</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1998</v>
+        <v>1983</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1983</v>
+        <v>1998</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2005</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>2003</v>
+        <v>1991</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1986</v>
+        <v>2003</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1984</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
@@ -1023,77 +1023,77 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>1985</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1980</v>
+        <v>1990</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1990</v>
+        <v>1980</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>1965</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>