--- v0 (2025-10-20)
+++ v1 (2026-08-27)
@@ -20,231 +20,231 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>ФБС Амурской области</t>
   </si>
   <si>
     <t>Турнир выходного дня БК Роял</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>25.01.2025, "Royal", Россия, Амурская область, Благовещенск, ул. Мухиной,  д. 82</t>
+    <t>25.01.2025, "Royal", Russian Federation, Amur Region, Blagoveschensk, ул. Мухиной,  д. 82</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 37</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Травкин Вадим</t>
+    <t>Travkin Vadim</t>
   </si>
   <si>
-    <t>Малько Андрей</t>
+    <t>Malko Andrey</t>
   </si>
   <si>
-    <t>Морев Максим</t>
+    <t>Morev Maksim</t>
   </si>
   <si>
-    <t>Шалаев Данил</t>
+    <t>Shalaev Danil</t>
   </si>
   <si>
-    <t>Ишмухаметов Борис</t>
+    <t>Ishmuhametov Boris</t>
   </si>
   <si>
-    <t>Панков Алексей</t>
+    <t>Pankov Aleksey</t>
   </si>
   <si>
-    <t>Татауров Игорь</t>
+    <t>Shalaev Timur</t>
   </si>
   <si>
-    <t>Шалаев Тимур</t>
+    <t>Tataurov Igor</t>
   </si>
   <si>
-    <t>Волков Данил</t>
+    <t>Motylev Renat</t>
   </si>
   <si>
-    <t>Занегин Виталий</t>
+    <t>Saydazimov Saydkasim</t>
   </si>
   <si>
-    <t>Мотылев Ренат</t>
+    <t>Volkov Danil</t>
   </si>
   <si>
-    <t>Сайдазимов Сайдкасим</t>
+    <t>Zanegin Vitaliy</t>
   </si>
   <si>
-    <t>Горбачев Михаил</t>
+    <t>Gorbachev Mikhail</t>
   </si>
   <si>
-    <t>Маргарян Грайр</t>
+    <t>Margarian Grair</t>
   </si>
   <si>
-    <t>Самойлов Юрий</t>
+    <t>Samoylov Yuriy</t>
   </si>
   <si>
-    <t>Тороян Ерджаник</t>
+    <t>Toroyan Erdzhanik</t>
   </si>
   <si>
-    <t>Аршакян Арман</t>
+    <t>Arshakyan Arman</t>
   </si>
   <si>
-    <t>Баранов Денис</t>
+    <t>Baranov Denis</t>
   </si>
   <si>
-    <t>Квиткевич Виталий</t>
+    <t>Hanaykin Sergey</t>
   </si>
   <si>
-    <t>Кудрявцев Константин</t>
+    <t>Kudryavcev Konstantin</t>
   </si>
   <si>
-    <t>Малахов Андрей</t>
+    <t>Malahov Andrey</t>
   </si>
   <si>
-    <t>Нестеров Игорь</t>
+    <t>Nesterov Igor</t>
   </si>
   <si>
-    <t>Слукина Наталья</t>
+    <t>Rvitkevich Vitalii</t>
   </si>
   <si>
-    <t>Ханайкин Сергей</t>
+    <t>Slukina Natalya</t>
   </si>
   <si>
-    <t>Грушко Евгений</t>
+    <t>Faliev Dmitriy</t>
   </si>
   <si>
-    <t>Губин Андрей</t>
+    <t>Gryshko Evgenii</t>
   </si>
   <si>
-    <t>Жуковский Вячеслав</t>
+    <t>Gubin Andrey</t>
   </si>
   <si>
-    <t>Ищенко Олег</t>
+    <t>Ischenko Oleg</t>
   </si>
   <si>
-    <t>Ковров Кирилл</t>
+    <t>Kovrov Kirill</t>
   </si>
   <si>
-    <t>Мельник Тимофей</t>
+    <t>Melnik Timofei</t>
   </si>
   <si>
-    <t>Сиволапов Антон</t>
+    <t>Sivolapov Anton</t>
   </si>
   <si>
-    <t>Фалеев Дмитрий</t>
+    <t>Zhukovskiy Vecheslav</t>
   </si>
   <si>
-    <t>Балбалин Александр</t>
+    <t>Balbalin Aleksandr</t>
   </si>
   <si>
-    <t>Гарбаренко Андрей</t>
+    <t>Garbarenko Andrey</t>
   </si>
   <si>
-    <t>Горбачев Максим</t>
+    <t>Gorbachev Maksim</t>
   </si>
   <si>
-    <t>Котов Валерий</t>
+    <t>Kotov Valeriy</t>
   </si>
   <si>
-    <t>Лопарев Владимир</t>
+    <t>Loparev Vladimir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Благовещенск</t>
+    <t>Blagoveshchensk</t>
   </si>
   <si>
-    <t>Свободный</t>
+    <t>Svobodny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -825,150 +825,150 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
         <v>1979</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
-        <v>1982</v>
+        <v>2015</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
-        <v>2015</v>
+        <v>1982</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="8"/>
+      <c r="C17" s="8">
+        <v>1987</v>
+      </c>
       <c r="D17" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C19" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>1982</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>61</v>
@@ -1062,53 +1062,51 @@
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
         <v>1994</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C26" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F27" s="1"/>
@@ -1139,108 +1137,112 @@
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
         <v>1973</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
-        <v>1976</v>
+        <v>1979</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C31" s="8"/>
+      <c r="C31" s="8">
+        <v>1976</v>
+      </c>
       <c r="D31" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
-        <v>1976</v>
+        <v>1983</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C33" s="8"/>
+      <c r="C33" s="8">
+        <v>1976</v>
+      </c>
       <c r="D33" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8"/>
       <c r="D34" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F34" s="1"/>
@@ -1306,53 +1308,51 @@
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="C39" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>2000</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>61</v>