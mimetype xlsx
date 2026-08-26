--- v0 (2025-10-22)
+++ v1 (2026-08-26)
@@ -20,198 +20,198 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>БК  "Gladiator"</t>
   </si>
   <si>
     <t>Рейтинговый турнир-2 GLADIATOR</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>02.02.2025, БК  "Gladiator", Казахстан, Акмолинская область, Астана, улица А91 дом 12 ЖК БАСКАРУ 1</t>
+    <t>02.02.2025, БК  "Gladiator", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, улица А91 дом 12 ЖК БАСКАРУ 1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Омаров Нурсултан</t>
+    <t>Omarov Nursultan</t>
   </si>
   <si>
-    <t>Мажитов Кармаш</t>
+    <t>Mazhitov Karmash</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Юлдашев Хайрулла</t>
+    <t>Yuldashev Khairulla</t>
   </si>
   <si>
-    <t>Бекболатулы Азамат</t>
+    <t>Bekbolatuly Azamat</t>
   </si>
   <si>
-    <t>Бекжанов Ермек</t>
+    <t>Bekzhanov Ermek</t>
   </si>
   <si>
-    <t>Курасбек Ерлан</t>
+    <t>Kurasbek Erlan</t>
   </si>
   <si>
-    <t>Носенко Данил</t>
+    <t>Nossenko Danil</t>
   </si>
   <si>
-    <t>Джарасов Алмаз</t>
+    <t>Dzharasov Almaz</t>
   </si>
   <si>
-    <t>Жусупбеков Бауыржан</t>
+    <t>Ibragimov Alisher</t>
   </si>
   <si>
-    <t>Ибрагимов Алишер</t>
+    <t>Imashev Sayat</t>
   </si>
   <si>
-    <t>Имашев Саят</t>
+    <t>Kubekov Nurlan</t>
   </si>
   <si>
-    <t>Кубеков Нурлан</t>
+    <t>Malayev Nurlan</t>
   </si>
   <si>
-    <t>Малаев Нурлан</t>
+    <t>Myrzabaev Sapar</t>
   </si>
   <si>
-    <t>Мырзабаев Сапар</t>
+    <t>Usipbaev Nurbol</t>
   </si>
   <si>
-    <t>Усипбаев Нурбол</t>
+    <t>Zhusupbekov Bauyrzhan</t>
   </si>
   <si>
-    <t>Амангелди Рустем</t>
+    <t>Amangeldi Rustem</t>
   </si>
   <si>
-    <t>Баймухаметов Асет</t>
+    <t>Baimukhametov Asset</t>
   </si>
   <si>
-    <t>Каиров Улыкбек</t>
+    <t>Kairov Ulykbek</t>
   </si>
   <si>
-    <t>Кенжебеков Айтжан</t>
+    <t>Kenzhebekov Aytzhan</t>
   </si>
   <si>
-    <t>Нургужин Ербол</t>
+    <t>Nurguzhin Erbol</t>
   </si>
   <si>
-    <t>Садыханов Галымжан</t>
+    <t>Sadikhanov Galymzhan</t>
   </si>
   <si>
-    <t>Сафаров Дмитрий</t>
+    <t>Safarov Dmitry</t>
   </si>
   <si>
-    <t>Сембаев Олжас</t>
+    <t>Sembaev Olzhas</t>
   </si>
   <si>
-    <t>Айбекулы Асылбек</t>
+    <t>Aybekuly Asylbek</t>
   </si>
   <si>
-    <t>Голосный Сергей</t>
+    <t>Erzhanov Kayyrbek</t>
   </si>
   <si>
-    <t>Ержанов Кайырбек</t>
+    <t>Esbolov Sultan</t>
   </si>
   <si>
-    <t>Есболов Султан</t>
+    <t>Golosny Sergey</t>
   </si>
   <si>
-    <t>Карибозов Дархан</t>
+    <t>Karibozov Darhan</t>
   </si>
   <si>
-    <t>Тигунбаев Даурен</t>
+    <t>Shalgynbayev Abzal</t>
   </si>
   <si>
-    <t>Тусумханов Олжас</t>
+    <t>Tigunbaev Dauren</t>
   </si>
   <si>
-    <t>Шалгинбайев Абзал</t>
+    <t>Tusumhanov Olzhas</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -895,71 +895,71 @@
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="8"/>
+      <c r="C20" s="8">
+        <v>1992</v>
+      </c>
       <c r="D20" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="1"/>
@@ -1133,90 +1133,90 @@
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C33" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="C34" s="8"/>
+      <c r="C34" s="8">
+        <v>1986</v>
+      </c>
       <c r="D34" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>51</v>
       </c>