--- v0 (2025-10-22)
+++ v1 (2026-05-30)
@@ -122,51 +122,51 @@
   <si>
     <t>Пинигин Владимир</t>
   </si>
   <si>
     <t>Тулекбаев Еркегали</t>
   </si>
   <si>
     <t>Фазилов Руслан</t>
   </si>
   <si>
     <t>Айбекулы Асылбек</t>
   </si>
   <si>
     <t>Джантасов Куаныш</t>
   </si>
   <si>
     <t>Жакипов Мурат</t>
   </si>
   <si>
     <t>Жуматай Елдос</t>
   </si>
   <si>
     <t>Жумаханов Мурат</t>
   </si>
   <si>
-    <t>Исмаилов Ерiс</t>
+    <t>Исмаилов Еріс</t>
   </si>
   <si>
     <t>Ким Дарья</t>
   </si>
   <si>
     <t>Кубеков Нурлан</t>
   </si>
   <si>
     <t>Кугай Владимир</t>
   </si>
   <si>
     <t>Носенко Данил</t>
   </si>
   <si>
     <t>Оспанов Руслан</t>
   </si>
   <si>
     <t>Рышманов Арман</t>
   </si>
   <si>
     <t>Сарсенбаев Данияр</t>
   </si>
   <si>
     <t>Уахашов Ернур</t>
   </si>
@@ -1174,51 +1174,53 @@
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C29" s="8"/>
+      <c r="C29" s="8">
+        <v>2000</v>
+      </c>
       <c r="D29" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1990</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>86</v>
@@ -1926,51 +1928,53 @@
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C68" s="8"/>
       <c r="D68" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>76</v>
       </c>
-      <c r="C69" s="8"/>
+      <c r="C69" s="8">
+        <v>1986</v>
+      </c>
       <c r="D69" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C70" s="8">
         <v>2002</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>86</v>