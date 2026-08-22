--- v1 (2026-05-30)
+++ v2 (2026-08-22)
@@ -20,309 +20,309 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Федерация бильярдного спорта города Астана</t>
   </si>
   <si>
     <t>Официальный турнир города "Астана"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.01.2025, БК "Dostar", Казахстан, Акмолинская область, Астана, пр. Абая 8</t>
+    <t>18.01.2025, БК "Dostar", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, пр. Абая 8</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 63</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Молдабеков Адиль</t>
+    <t>Moldabekov Adil</t>
   </si>
   <si>
-    <t>Кумархан Темиртас</t>
+    <t>Kumarkhan Temirtas</t>
   </si>
   <si>
-    <t>Кыдырбаев Рустем</t>
+    <t>Kydyrbaev Rustem</t>
   </si>
   <si>
-    <t>Токтасынов Толымжан</t>
+    <t>Toktasynov Tolymzhan</t>
   </si>
   <si>
-    <t>Гарипов Аслан</t>
+    <t>Garipov Aslan</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Омаров Нурсултан</t>
+    <t>Omarov Nursultan</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Ерланов Мади</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Fazilov Ruslan</t>
   </si>
   <si>
-    <t>Калдарбеков Руслан</t>
+    <t>kaldarbekov ruslan</t>
   </si>
   <si>
-    <t>Камзабаев Темиржан</t>
+    <t>Kamzabayev Temirzhan</t>
   </si>
   <si>
-    <t>Касымбеков Самат</t>
+    <t>Kasymbekov Samat</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Тулекбаев Еркегали</t>
+    <t>Tulekbaev Erkegali</t>
   </si>
   <si>
-    <t>Фазилов Руслан</t>
+    <t>Yerlanov Madi</t>
   </si>
   <si>
-    <t>Айбекулы Асылбек</t>
+    <t>Aybekuly Asylbek</t>
   </si>
   <si>
-    <t>Джантасов Куаныш</t>
+    <t>Dzhantasov Kuanysh</t>
   </si>
   <si>
-    <t>Жакипов Мурат</t>
+    <t>Ismailov Eris</t>
   </si>
   <si>
-    <t>Жуматай Елдос</t>
+    <t>Kim Darya</t>
   </si>
   <si>
-    <t>Жумаханов Мурат</t>
+    <t>Kubekov Nurlan</t>
   </si>
   <si>
-    <t>Исмаилов Еріс</t>
+    <t>Kugay Vladimir</t>
   </si>
   <si>
-    <t>Ким Дарья</t>
+    <t>Nossenko Danil</t>
   </si>
   <si>
-    <t>Кубеков Нурлан</t>
+    <t>Ospanov Ruslan</t>
   </si>
   <si>
-    <t>Кугай Владимир</t>
+    <t>Ryshmanov Arman</t>
   </si>
   <si>
-    <t>Носенко Данил</t>
+    <t>Sarsenbaev Daniyar</t>
   </si>
   <si>
-    <t>Оспанов Руслан</t>
+    <t>UAKHASHOV YERNUR</t>
   </si>
   <si>
-    <t>Рышманов Арман</t>
+    <t>Umbetov Nurhan</t>
   </si>
   <si>
-    <t>Сарсенбаев Данияр</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Уахашов Ернур</t>
+    <t>Zhakipov Murat</t>
   </si>
   <si>
-    <t>Умбетов Нурхан</t>
+    <t>Zhumahanov Murat</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Zhumatay Eldos</t>
   </si>
   <si>
-    <t>Абилов Данияр</t>
+    <t>Abilov Daniyar</t>
   </si>
   <si>
-    <t>Абпасов Мурат</t>
+    <t>Abpasov Murat</t>
   </si>
   <si>
-    <t>Алдабергенов Сержан</t>
+    <t>Aldabergenov Serzhan</t>
   </si>
   <si>
-    <t>Аманбаев Богежан</t>
+    <t>Amanbaev Bogezhan</t>
   </si>
   <si>
-    <t>Амангелди Рустем</t>
+    <t>Amangeldi Rustem</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Asanhan Aset</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Ибрагимов Алишер</t>
+    <t>Ibragimov Alisher</t>
   </si>
   <si>
-    <t>Молдабеков Бейбут</t>
+    <t>Moldabekov Beybut</t>
   </si>
   <si>
-    <t>Нургалиев Максат</t>
+    <t>Nurgaliev Maksat</t>
   </si>
   <si>
-    <t>Огай Вячеслав</t>
+    <t>Ogay Vyacheslav</t>
   </si>
   <si>
-    <t>Сагатов Аян</t>
+    <t>Sagatov Ayan</t>
   </si>
   <si>
-    <t>Сайдуакасов Дамир</t>
+    <t>Saiduakassov Damir</t>
   </si>
   <si>
-    <t>Степанюк Валентин</t>
+    <t>Shuak Nurlan</t>
   </si>
   <si>
-    <t>Уали Арман</t>
+    <t>Stepanyuk Valentin</t>
   </si>
   <si>
-    <t>Шуак Нурлан</t>
+    <t>Uali Arman</t>
   </si>
   <si>
-    <t>Абдрахманова Шолпан</t>
+    <t>Abdrahmanova Sholpan</t>
   </si>
   <si>
-    <t>Батай Мурат</t>
+    <t>Batay Murat</t>
   </si>
   <si>
-    <t>Ержанов Кайырбек</t>
+    <t>Erzhanov Kayyrbek</t>
   </si>
   <si>
-    <t>Есболов Султан</t>
+    <t>Esbolov Sultan</t>
   </si>
   <si>
-    <t>Зейнебаев Тимур</t>
+    <t>Kotelnikov Oleg</t>
   </si>
   <si>
-    <t>Котельников Олег</t>
+    <t>Makashev Baurzhan</t>
   </si>
   <si>
-    <t>Мажитов Кармаш</t>
+    <t>Malayev Nurlan</t>
   </si>
   <si>
-    <t>Макашев Бауржан</t>
+    <t>Mazhitov Karmash</t>
   </si>
   <si>
-    <t>Малаев Нурлан</t>
+    <t>Nugospaev Valihan</t>
   </si>
   <si>
-    <t>Нугоспаев Валихан</t>
+    <t>Pak Timur</t>
   </si>
   <si>
-    <t>Пак Тимур</t>
+    <t>Sansizbayev Dauren</t>
   </si>
   <si>
-    <t>Сансызбаев Даурен</t>
+    <t>Sathozhin Muhtar</t>
   </si>
   <si>
-    <t>Сатхожин Мухтар</t>
+    <t>Shynarbek Nauryzbek</t>
   </si>
   <si>
-    <t>Тынкозиев Женисбек</t>
+    <t>Tynkoziev Zhenisbek</t>
   </si>
   <si>
-    <t>Шынарбек Наурызбек</t>
+    <t>Zeynebaev Timur</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Жумагулов Ербол</t>
+    <t>Zhumagulov Erbol</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Усть-Каменогорск</t>
+    <t>Oskemen</t>
   </si>
   <si>
-    <t>Семей</t>
+    <t>Semey</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -935,72 +935,70 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1986</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>1992</v>
+        <v>1970</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F18" s="1"/>
@@ -1066,51 +1064,53 @@
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="8"/>
+      <c r="C23" s="8">
+        <v>1992</v>
+      </c>
       <c r="D23" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="1"/>
@@ -1120,259 +1120,259 @@
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C26" s="8"/>
+      <c r="C26" s="8">
+        <v>2000</v>
+      </c>
       <c r="D26" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C27" s="8"/>
+      <c r="C27" s="8">
+        <v>1990</v>
+      </c>
       <c r="D27" s="8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1990</v>
+        <v>1983</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C32" s="8"/>
+      <c r="C32" s="8">
+        <v>1995</v>
+      </c>
       <c r="D32" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="C33" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C34" s="8"/>
+      <c r="C34" s="8">
+        <v>1992</v>
+      </c>
       <c r="D34" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C35" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C37" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F38" s="1"/>
@@ -1646,73 +1646,73 @@
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8"/>
       <c r="D53" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="C54" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C54" s="8"/>
       <c r="D54" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="C55" s="8"/>
+      <c r="C55" s="8">
+        <v>1985</v>
+      </c>
       <c r="D55" s="8" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C56" s="8"/>
       <c r="D56" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
@@ -1758,242 +1758,242 @@
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C59" s="8">
         <v>1986</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="C60" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C60" s="8"/>
       <c r="D60" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C61" s="8"/>
       <c r="D61" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C62" s="8">
-        <v>1967</v>
+        <v>1992</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>70</v>
       </c>
-      <c r="C63" s="8"/>
+      <c r="C63" s="8">
+        <v>1967</v>
+      </c>
       <c r="D63" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>71</v>
       </c>
-      <c r="C64" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C64" s="8"/>
       <c r="D64" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="C65" s="8"/>
+      <c r="C65" s="8">
+        <v>1972</v>
+      </c>
       <c r="D65" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="C66" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C66" s="8"/>
       <c r="D66" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C67" s="8"/>
       <c r="D67" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="C68" s="8"/>
+      <c r="C68" s="8">
+        <v>2002</v>
+      </c>
       <c r="D68" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C69" s="8">
         <v>1986</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C70" s="8">
-        <v>2002</v>
+        <v>1967</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="10"/>
       <c r="B71" s="7"/>
       <c r="C71" s="7"/>
       <c r="D71" s="7"/>
       <c r="E71" s="7"/>
       <c r="F71" s="7"/>
       <c r="G71" s="7"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="10"/>
       <c r="B72" s="7"/>
       <c r="C72" s="7"/>