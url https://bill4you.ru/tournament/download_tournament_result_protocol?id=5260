--- v0 (2025-10-22)
+++ v1 (2026-08-21)
@@ -20,231 +20,231 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>БК  "Gladiator"</t>
   </si>
   <si>
     <t>Кубок GLADIATOR</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.01.2025, БК  "Gladiator", Казахстан, Акмолинская область, Астана, улица А91 дом 12 ЖК БАСКАРУ 1</t>
+    <t>12.01.2025, БК  "Gladiator", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, улица А91 дом 12 ЖК БАСКАРУ 1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 30</t>
   </si>
   <si>
     <t>33 - 38</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Сарсенбаев Данияр</t>
+    <t>Sarsenbaev Daniyar</t>
   </si>
   <si>
-    <t>Молдабеков Адиль</t>
+    <t>Moldabekov Adil</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Кириллов Дмитрий</t>
+    <t>Kirillov Dmitriy</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Токтасынов Толымжан</t>
+    <t>Toktasynov Tolymzhan</t>
   </si>
   <si>
-    <t>Байдуллаев Талгат</t>
+    <t>Baydullaev Talgat</t>
   </si>
   <si>
-    <t>Жанузакулы Алмас</t>
+    <t>Ilkhamov Sarvar</t>
   </si>
   <si>
-    <t>Илхамов Сарвар</t>
+    <t>Kubekov Nurlan</t>
   </si>
   <si>
-    <t>Кубеков Нурлан</t>
+    <t>Mahamedzhanov Aytkali</t>
   </si>
   <si>
-    <t>Мухамеджанов Айткали</t>
+    <t>Omarov Nursultan</t>
   </si>
   <si>
-    <t>Омаров Нурсултан</t>
+    <t>Umbetov Nurhan</t>
   </si>
   <si>
-    <t>Умбетов Нурхан</t>
+    <t>Usipbaev Nurbol</t>
   </si>
   <si>
-    <t>Усипбаев Нурбол</t>
+    <t>Zhanuzakuly Almas</t>
   </si>
   <si>
-    <t>Айбекулы Асылбек</t>
+    <t>Asanhan Aset</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Aybekuly Asylbek</t>
   </si>
   <si>
-    <t>Калдарбеков Руслан</t>
+    <t>kaldarbekov ruslan</t>
   </si>
   <si>
-    <t>Кочеганов Еркебулан</t>
+    <t>Kocheganov Erkebulan</t>
   </si>
   <si>
-    <t>Мажитов Кармаш</t>
+    <t>Mazhitov Karmash</t>
   </si>
   <si>
-    <t>Мырзабаев Сапар</t>
+    <t>Myrzabaev Sapar</t>
   </si>
   <si>
-    <t>Сабамбаев Серик</t>
+    <t>Sabambaev Serik</t>
   </si>
   <si>
-    <t>Тазабеков Досбол</t>
+    <t>Tazabekov Dosbol</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Бейсенов Бахтияр</t>
+    <t>Beisenov Bakhtiyar</t>
   </si>
   <si>
-    <t>Имашев Саят</t>
+    <t>Imashev Sayat</t>
   </si>
   <si>
-    <t>Султанбеков Бауыржан</t>
+    <t>Sultanbekov Bauyrzhan</t>
   </si>
   <si>
-    <t>Темирбеков Бекзат</t>
+    <t>Temirbekov Bekzat</t>
   </si>
   <si>
-    <t>Уали Арман</t>
+    <t>Uali Arman</t>
   </si>
   <si>
-    <t>Джантасов Куаныш</t>
+    <t>Dzhantasov Kuanysh</t>
   </si>
   <si>
-    <t>Курасбек Ерлан</t>
+    <t>Kurasbek Erlan</t>
   </si>
   <si>
-    <t>Макенова Гульнара</t>
+    <t>Makenova Gulnara</t>
   </si>
   <si>
-    <t>Малаев Нурлан</t>
+    <t>Malayev Nurlan</t>
   </si>
   <si>
-    <t>Сафаров Дмитрий</t>
+    <t>Safarov Dmitry</t>
   </si>
   <si>
-    <t>Тюлебаев Асет</t>
+    <t>Tyulebaev Aset</t>
   </si>
   <si>
-    <t>Омаров Алибек</t>
+    <t>Fazilov Ruslan</t>
   </si>
   <si>
-    <t>Фазилов Руслан</t>
+    <t>Omarov Alibek</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Жумагулов Ербол</t>
+    <t>Zhumagulov Erbol</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -932,145 +932,147 @@
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="8"/>
+      <c r="C20" s="8">
+        <v>1992</v>
+      </c>
       <c r="D20" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C21" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="8"/>
+      <c r="C23" s="8">
+        <v>1986</v>
+      </c>
       <c r="D23" s="8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C24" s="8"/>
+      <c r="C24" s="8">
+        <v>1987</v>
+      </c>
       <c r="D24" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C25" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F26" s="1"/>
@@ -1374,71 +1376,71 @@
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8"/>
       <c r="D43" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8"/>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="C44" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C44" s="8"/>
       <c r="D44" s="8" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8"/>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C45" s="8"/>
+      <c r="C45" s="8">
+        <v>1993</v>
+      </c>
       <c r="D45" s="8" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="10"/>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="10"/>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>