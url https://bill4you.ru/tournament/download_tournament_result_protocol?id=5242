--- v0 (2025-10-06)
+++ v1 (2026-08-30)
@@ -20,177 +20,177 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>БК "Подвал"</t>
   </si>
   <si>
     <t xml:space="preserve"> Турнир "Новогодний" по комбинированной пирамиде. 2024. Волгоград. </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.01.2025, БК "Подвал", Россия, Волгоградская область, Волгоград, ул. имени Фадеева 27</t>
+    <t>12.01.2025, БК "Подвал", Russian Federation, Volgograd Region, Volgograd, ул. имени Фадеева 27</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Тарасов Сергей</t>
+    <t>Tarasov Sergey</t>
   </si>
   <si>
-    <t>Богданов Кирилл</t>
+    <t>Bogdanov Kirill</t>
   </si>
   <si>
-    <t>Антипов Алексей</t>
+    <t>Antipov Aleksey</t>
   </si>
   <si>
-    <t>Богданов Денис</t>
+    <t>Bogdanov Denis</t>
   </si>
   <si>
-    <t>Губарев Алексей</t>
+    <t>Gubarev Aleksei</t>
   </si>
   <si>
-    <t>Мякишев Сергей</t>
+    <t>Myakishev Sergey</t>
   </si>
   <si>
-    <t>Попов Андрей</t>
+    <t>Popov Andrey</t>
   </si>
   <si>
-    <t>Шошин Дмитрий</t>
+    <t>Shoshin Dmitriy</t>
   </si>
   <si>
-    <t>Игольников Александр</t>
+    <t>Hairov Shamil</t>
   </si>
   <si>
-    <t>Поляков Александр</t>
+    <t>Igolnikov Aleksandr</t>
   </si>
   <si>
-    <t>Радюк Владимир</t>
+    <t>Polyakov Aleksandr</t>
   </si>
   <si>
-    <t>Хаиров Шамиль</t>
+    <t>Radyuk Vladimir</t>
   </si>
   <si>
-    <t>Гринь Генадий</t>
+    <t>Grin Genadiy</t>
   </si>
   <si>
-    <t>Ивлиев Павел</t>
+    <t>Ivliev Pavel</t>
   </si>
   <si>
-    <t>Куликов Вячеслав</t>
+    <t>Kulikov Vyacheslav</t>
   </si>
   <si>
-    <t>Сорочук Максим</t>
+    <t>Sorochuk Maksim</t>
   </si>
   <si>
-    <t>Брыжин Александр</t>
+    <t>Bryzhin Aleksandr</t>
   </si>
   <si>
-    <t>Гришняков Виталий</t>
+    <t>Caplin Aleksandr</t>
   </si>
   <si>
-    <t>Кислов Дмитрий</t>
+    <t>Grichnyakov Vitalii</t>
   </si>
   <si>
-    <t>Луганченко Александр</t>
+    <t>Kislov Dmitriy</t>
   </si>
   <si>
-    <t>Петров Иван</t>
+    <t>Luganchenko Aleksandr</t>
   </si>
   <si>
-    <t>Рейценштейн Алексаднр</t>
+    <t>Petrov Ivan</t>
   </si>
   <si>
-    <t>Цаплин Александр</t>
+    <t>Reycenshteyn Aleksadnr</t>
   </si>
   <si>
-    <t>Ябанжи Георгий</t>
+    <t>Yabanzhi Georgiy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>Кучеренко Александр</t>
+    <t>Kucherenko Aleksandr</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Волгоград</t>
+    <t>Volgograd</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -809,111 +809,111 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1963</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1982</v>
+        <v>1987</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1962</v>
+        <v>1982</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1988</v>
+        <v>1962</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1963</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="9" t="s">
@@ -989,151 +989,151 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1974</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1969</v>
+        <v>1960</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1972</v>
+        <v>1969</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>2008</v>
+        <v>1969</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>1972</v>
+        <v>2008</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1960</v>
+        <v>1972</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>1967</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E31" s="9" t="s">