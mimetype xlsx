--- v0 (2025-10-23)
+++ v1 (2026-08-26)
@@ -12,182 +12,185 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t xml:space="preserve">Академия бильярда Крыма </t>
   </si>
   <si>
     <t xml:space="preserve">1 этап кубка Академии Бильярда Крыма </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>11.01.2025, Академия бильярда Крыма , Россия, Республика Крым, Симферополь, улица Караманова,  3</t>
+    <t>11.01.2025, Академия бильярда Крыма , Russian Federation, Autonomous Republic of Crimea, Simferopol, улица Караманова,  3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Беспалов Владимир</t>
+    <t>Bespalov Vladimir</t>
   </si>
   <si>
-    <t>Сотников Юрий</t>
+    <t>Sotnikov Urij</t>
   </si>
   <si>
-    <t>Калантай Игорь</t>
+    <t>Kalantaj Igor'</t>
   </si>
   <si>
-    <t>Кунцевич Андрей</t>
+    <t>Kuncevich Andrey</t>
   </si>
   <si>
-    <t>Кацика Игорь</t>
+    <t>Kacika Igor</t>
   </si>
   <si>
-    <t>Падалко Игорь</t>
+    <t>Padalko Igor'</t>
   </si>
   <si>
-    <t>Саенко Валерий</t>
+    <t>Saenko Valeriy</t>
   </si>
   <si>
-    <t>Северинов Андрей</t>
+    <t>Severinov Andrey</t>
   </si>
   <si>
-    <t>Бодров Олег</t>
+    <t>Bodrov Oleg</t>
   </si>
   <si>
-    <t>Елецкий Евгений</t>
+    <t>Eleckij Evgenij</t>
   </si>
   <si>
-    <t>Карпенко Александр</t>
+    <t>Karpenko Alexandr</t>
   </si>
   <si>
-    <t>Лячин Вячеслав</t>
+    <t>Lyachin Vyacheslav</t>
   </si>
   <si>
-    <t>Кацика Сергей</t>
+    <t>Katsyka Sergey</t>
   </si>
   <si>
-    <t>Кравченко Виктор</t>
+    <t>Kravchenko Viktor</t>
   </si>
   <si>
-    <t>Папирный Денис</t>
+    <t>Papirnyy Denis</t>
   </si>
   <si>
-    <t>Радык Артем</t>
+    <t>Radyk Artem</t>
   </si>
   <si>
-    <t>Вавренюк Александр</t>
+    <t>Cistakov Vitalij</t>
   </si>
   <si>
-    <t>Джулакян Левон</t>
+    <t>Dzulakan Levon</t>
   </si>
   <si>
-    <t>Чистяков Виталий</t>
+    <t>Vavrenyuk Aleksandr</t>
   </si>
   <si>
-    <t>Салтыков Дмитрий</t>
+    <t>Saltykov Dmitriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Бахчисарай</t>
+    <t>Bakhchisarai</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>Simferopol</t>
   </si>
   <si>
-    <t>Керчь</t>
+    <t>Kerch</t>
   </si>
   <si>
-    <t>Севастополь</t>
+    <t>selyshche miskoho typu Velyka Lepetykha</t>
   </si>
   <si>
-    <t>Донецк</t>
+    <t>Sevastopol</t>
+  </si>
+  <si>
+    <t>Donetsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -852,69 +855,71 @@
       </c>
       <c r="D17" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>2000</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>1975</v>
+      </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1990</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
@@ -946,111 +951,111 @@
         <v>28</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E22" s="9"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1999</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1956</v>
+        <v>1981</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>1963</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1981</v>
+        <v>1956</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8">
         <v>25</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>2083</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>