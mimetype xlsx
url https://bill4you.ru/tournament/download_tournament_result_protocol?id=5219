--- v2 (2026-08-23)
+++ v3 (2026-10-10)
@@ -77,51 +77,51 @@
   <si>
     <t>Player</t>
   </si>
   <si>
     <t>Istomin Artem</t>
   </si>
   <si>
     <t>Duvalov Vladislav</t>
   </si>
   <si>
     <t>Baranov Vasilij</t>
   </si>
   <si>
     <t>Zhizdyuk Kirill</t>
   </si>
   <si>
     <t>Akovlev Dmitrij</t>
   </si>
   <si>
     <t>Danilevic Gleb</t>
   </si>
   <si>
     <t>Mezenev Urij</t>
   </si>
   <si>
-    <t>Semenov vladimir</t>
+    <t>Semenov Vladimir</t>
   </si>
   <si>
     <t>Fedoseev Arhip</t>
   </si>
   <si>
     <t>Isakov Timofey</t>
   </si>
   <si>
     <t>Kataev Danila</t>
   </si>
   <si>
     <t>Malyskin Konstantin</t>
   </si>
   <si>
     <t>Nenev Gleb</t>
   </si>
   <si>
     <t>Peregudov Aleksandr</t>
   </si>
   <si>
     <t>Balakirev Danil</t>
   </si>
   <si>
     <t>Bespalov David</t>
   </si>