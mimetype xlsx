--- v2 (2026-08-20)
+++ v3 (2026-10-16)
@@ -77,51 +77,51 @@
   <si>
     <t>Player</t>
   </si>
   <si>
     <t>Mezenev Urij</t>
   </si>
   <si>
     <t>Zhizdyuk Kirill</t>
   </si>
   <si>
     <t>Akovlev Dmitrij</t>
   </si>
   <si>
     <t>Istomin Artem</t>
   </si>
   <si>
     <t>Balakirev Danil</t>
   </si>
   <si>
     <t>Baranov Vasilij</t>
   </si>
   <si>
     <t>Danilevic Gleb</t>
   </si>
   <si>
-    <t>Semenov vladimir</t>
+    <t>Semenov Vladimir</t>
   </si>
   <si>
     <t>Isakov Timofey</t>
   </si>
   <si>
     <t>Malyskin Konstantin</t>
   </si>
   <si>
     <t>Mavrin Andrej</t>
   </si>
   <si>
     <t>Peregudov Aleksandr</t>
   </si>
   <si>
     <t>Sul'ga Daniil</t>
   </si>
   <si>
     <t>Zverev Nikita</t>
   </si>
   <si>
     <t>Fomin Nikita</t>
   </si>
   <si>
     <t>Krapivin Egor</t>
   </si>