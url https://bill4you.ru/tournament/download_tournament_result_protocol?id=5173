--- v0 (2025-10-22)
+++ v1 (2026-08-26)
@@ -20,198 +20,198 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>БК  "Gladiator"</t>
   </si>
   <si>
     <t>Рейтинговый турнир Gladiator 7  января 2025год</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.01.2025, БК  "Gladiator", Казахстан, Акмолинская область, Астана, улица А91 дом 12 ЖК БАСКАРУ 1</t>
+    <t>07.01.2025, БК  "Gladiator", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, улица А91 дом 12 ЖК БАСКАРУ 1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Мырзабаев Сапар</t>
+    <t>Myrzabaev Sapar</t>
   </si>
   <si>
-    <t>Тигунбаев Даурен</t>
+    <t>Tigunbaev Dauren</t>
   </si>
   <si>
-    <t>Ибрагимов Алйшер</t>
+    <t>Ibragimov Aisher</t>
   </si>
   <si>
-    <t>Имашев Саят</t>
+    <t>Imashev Sayat</t>
   </si>
   <si>
-    <t>Абдрахметов Аскар</t>
+    <t>Abdrakhmetov Askar</t>
   </si>
   <si>
-    <t>Бекжанов Ермек</t>
+    <t>Bekzhanov Ermek</t>
   </si>
   <si>
-    <t>Карибозов Дархан</t>
+    <t>Karibozov Darhan</t>
   </si>
   <si>
-    <t>Юлдашев Хайрулла</t>
+    <t>Yuldashev Khairulla</t>
   </si>
   <si>
-    <t>Айбекулы Асылбек</t>
+    <t>Aybekuly Asylbek</t>
   </si>
   <si>
-    <t>Баймухаметов Асет</t>
+    <t>Baimukhametov Asset</t>
   </si>
   <si>
-    <t>Ержанов Кайырбек</t>
+    <t>Erzhanov Kayyrbek</t>
   </si>
   <si>
-    <t>Құрасбек Ерлан</t>
+    <t>Kurasbek Yerlan</t>
   </si>
   <si>
-    <t>Носенко Данил</t>
+    <t>Nossenko Danil</t>
   </si>
   <si>
-    <t>Сафаров Дмитрий</t>
+    <t>Safarov Dmitry</t>
   </si>
   <si>
-    <t>Саясатов Ернар</t>
+    <t>Sayasatov Ernar</t>
   </si>
   <si>
-    <t>Сембаев Олжас</t>
+    <t>Sembaev Olzhas</t>
   </si>
   <si>
-    <t>Айтымов Арман</t>
+    <t>Aitymov Arman</t>
   </si>
   <si>
-    <t>Амангелди Рустем</t>
+    <t>Amangeldi Rustem</t>
   </si>
   <si>
-    <t>Голосный Сергей</t>
+    <t>Esbolov Sultan</t>
   </si>
   <si>
-    <t>Есболов Султан</t>
+    <t>Golosniy Sergey</t>
   </si>
   <si>
-    <t>Кенжебеков Айтжан</t>
+    <t>Kenzhebekov Aytzhan</t>
   </si>
   <si>
-    <t>Мажитов Кармаш</t>
+    <t>Mazhitov Karmash</t>
   </si>
   <si>
-    <t>Садыханов Галымжан</t>
+    <t>Sadikhanov Galymzhan</t>
   </si>
   <si>
-    <t>Тусумханов Олжас</t>
+    <t>Tusumhanov Olzhas</t>
   </si>
   <si>
-    <t>Бекболатулы Азамат</t>
+    <t>Bekbolatuly Azamat</t>
   </si>
   <si>
-    <t>Жусупбеков Бауыржан</t>
+    <t>Makenova Gulnara</t>
   </si>
   <si>
-    <t>Макенова Гульнара</t>
+    <t>Malayev Nurlan</t>
   </si>
   <si>
-    <t>Малаев Нурлан</t>
+    <t>Nurguzhin Erbol</t>
   </si>
   <si>
-    <t>Нургужин Ербол</t>
+    <t>Sabambaev Serik</t>
   </si>
   <si>
-    <t>Сабамбаев Серик</t>
+    <t>Shalginbaev Abzal</t>
   </si>
   <si>
-    <t>Уразов Ержан</t>
+    <t>Urazov Erzhan</t>
   </si>
   <si>
-    <t>Шалгинбаев Абзал</t>
+    <t>Zhusupbekov Bauyrzhan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1001,71 +1001,71 @@
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C26" s="8"/>
+      <c r="C26" s="8">
+        <v>1986</v>
+      </c>
       <c r="D26" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C27" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F28" s="1"/>
@@ -1149,71 +1149,71 @@
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="C34" s="8"/>
+      <c r="C34" s="8">
+        <v>1992</v>
+      </c>
       <c r="D34" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C35" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F36" s="1"/>