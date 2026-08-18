--- v0 (2025-10-07)
+++ v1 (2026-08-18)
@@ -20,252 +20,252 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>БК Классик А</t>
   </si>
   <si>
     <t>Турнир памяти полковника милиции Шевчука В.И.</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>04.01.2025, БК Классик А, Россия, Пермский край, Пермь, ул. Куйбышева,  37 ТЦ "Алмаз",  4 этаж</t>
+    <t>04.01.2025, БК Классик А, Russian Federation, Perm Territory, Perm, ул. Куйбышева,  37 ТЦ "Алмаз",  4 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 41</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Рябов Виктор</t>
+    <t>Ryabov Victor</t>
   </si>
   <si>
-    <t>Саетгалеев Артем</t>
+    <t>Saetgaleev Artem</t>
   </si>
   <si>
-    <t>Башкатов Евгений</t>
+    <t>Baskatov Evgenij</t>
   </si>
   <si>
-    <t>Карасов Андрей</t>
+    <t>Karasov Andrej</t>
   </si>
   <si>
-    <t>Абдулазизов Шукриддин</t>
+    <t>Abdulazizov Shukriddin</t>
   </si>
   <si>
-    <t>Каменев Павел</t>
+    <t>Kamenev Pavel</t>
   </si>
   <si>
-    <t>Плишкин Егор</t>
+    <t>Plishkin Egor</t>
   </si>
   <si>
-    <t>Поносов Даниил</t>
+    <t>Ponosov Daniil</t>
   </si>
   <si>
-    <t>Алыев Глеб</t>
+    <t>Alyev Gleb</t>
   </si>
   <si>
-    <t>Барабаш Николай</t>
+    <t>Barabash Nikolay</t>
   </si>
   <si>
-    <t>Горшков Алексей</t>
+    <t>Chulkov Konstantin</t>
   </si>
   <si>
-    <t>Караваев Владимир</t>
+    <t>Gorshkov Aleksey</t>
   </si>
   <si>
-    <t>Пак Вадим</t>
+    <t>Karavaev Vladimir</t>
   </si>
   <si>
-    <t>Похожаев Виктор</t>
+    <t>Pak Vadim</t>
   </si>
   <si>
-    <t>Чулков Константин</t>
+    <t>Pokhozhaev Viktor</t>
   </si>
   <si>
-    <t>Шишкин Сергей</t>
+    <t>Shishkin Sergey</t>
   </si>
   <si>
-    <t>Борцов Роман</t>
+    <t>Bortsov Roman</t>
   </si>
   <si>
-    <t>Воробьев Дмитрий</t>
+    <t>Dudyrev Danila</t>
   </si>
   <si>
-    <t>Гончар Игорь</t>
+    <t>Gonchar Igor</t>
   </si>
   <si>
-    <t>Дудырев Данила</t>
+    <t>Kuznetsov Aleksandr</t>
   </si>
   <si>
-    <t>Кузнецов Александр</t>
+    <t>Sharov Yuriy</t>
   </si>
   <si>
-    <t>Степанов Юрий</t>
+    <t>Stepanov Yuriy</t>
   </si>
   <si>
-    <t>Шаров Юрий</t>
+    <t>Vorobev Dmitriy</t>
   </si>
   <si>
-    <t>Юшкевич Юрий</t>
+    <t>Yushkevich Yuriy</t>
   </si>
   <si>
-    <t>Бурнышев Андрей</t>
+    <t>Burnihev Andrei</t>
   </si>
   <si>
-    <t>Гейдаров Алияр</t>
+    <t>Denisov Ilya</t>
   </si>
   <si>
-    <t>Денисов Илья</t>
+    <t>Geydarov Aliyar</t>
   </si>
   <si>
-    <t>Зайцев Даниил</t>
+    <t>Kazantsev Aleksei</t>
   </si>
   <si>
-    <t>Казанцев Алексей</t>
+    <t>Nikolaev Nikolay</t>
   </si>
   <si>
-    <t>Николаев Николай</t>
+    <t>Romanov Dmitriy</t>
   </si>
   <si>
-    <t>Романов Дмитрий</t>
+    <t>Sergeev Dmitriy</t>
   </si>
   <si>
-    <t>Сергеев Дмитрий</t>
+    <t>Zaitsev Daniil</t>
   </si>
   <si>
-    <t>Алексеев Вячеслав</t>
+    <t>Afganov Dzhon</t>
   </si>
   <si>
-    <t>Афганов Джон</t>
+    <t>Alekseev Vyacheslav</t>
   </si>
   <si>
-    <t>Брагин Владимир</t>
+    <t>Bragin Vladimir</t>
   </si>
   <si>
-    <t>Бреднев Александр</t>
+    <t>Brednev Aleksandr</t>
   </si>
   <si>
-    <t>Гейдаров Шахин</t>
+    <t>Geydarov Shahin</t>
   </si>
   <si>
-    <t>Зеленин Илья</t>
+    <t>Lobanov Evgeniy</t>
   </si>
   <si>
-    <t>Лобанов Евгений</t>
+    <t>Shehovcev Aleksandr</t>
   </si>
   <si>
-    <t>Терентьев Валентин</t>
+    <t>Terent'ev Valentin</t>
   </si>
   <si>
-    <t>Шеховцев Александр</t>
+    <t>Zelenin Ilya</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Пермь</t>
+    <t>Perm</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Ижевск</t>
+    <t>Izhevsk</t>
   </si>
   <si>
-    <t>Екатеринбург</t>
+    <t>Yekaterinburg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -923,129 +923,129 @@
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C18" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1987</v>
+        <v>1971</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="8"/>
+      <c r="C20" s="8">
+        <v>1987</v>
+      </c>
       <c r="D20" s="8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C21" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C22" s="8"/>
+      <c r="C22" s="8">
+        <v>1992</v>
+      </c>
       <c r="D22" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F23" s="1"/>
@@ -1057,114 +1057,114 @@
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1989</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C25" s="8"/>
+      <c r="C25" s="8">
+        <v>1993</v>
+      </c>
       <c r="D25" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1993</v>
+        <v>1973</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C28" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>1987</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
@@ -1209,207 +1209,207 @@
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1979</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="C33" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C34" s="8"/>
+      <c r="C34" s="8">
+        <v>2008</v>
+      </c>
       <c r="D34" s="8" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1997</v>
+        <v>1978</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C36" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C37" s="8"/>
+      <c r="C37" s="8">
+        <v>2009</v>
+      </c>
       <c r="D37" s="8" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C38" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="C39" s="8"/>
+      <c r="C39" s="8">
+        <v>1997</v>
+      </c>
       <c r="D39" s="8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="C40" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C40" s="8"/>
       <c r="D40" s="8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="C41" s="8"/>
+      <c r="C41" s="8">
+        <v>1968</v>
+      </c>
       <c r="D41" s="8" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
         <v>2002</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F42" s="1"/>
@@ -1439,116 +1439,116 @@
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8"/>
       <c r="D44" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C45" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C45" s="8"/>
       <c r="D45" s="8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="8"/>
+      <c r="C46" s="8">
+        <v>1961</v>
+      </c>
       <c r="D46" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
         <v>2003</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
-        <v>1961</v>
+        <v>2006</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="10"/>
       <c r="B49" s="7"/>
       <c r="C49" s="7"/>
       <c r="D49" s="7"/>
       <c r="E49" s="7"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="10"/>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
       <c r="D50" s="7"/>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="1"/>
     </row>