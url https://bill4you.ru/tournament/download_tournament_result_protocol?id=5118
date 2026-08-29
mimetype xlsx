--- v0 (2025-10-03)
+++ v1 (2026-08-29)
@@ -20,150 +20,150 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>ФБС Амурской области</t>
   </si>
   <si>
     <t>Итоговый турнир клуба ,,Чемпионы "</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>29.12.2024, "Royal", Россия, Амурская область, Благовещенск, ул. Мухиной,  д. 82</t>
+    <t>29.12.2024, "Royal", Russian Federation, Amur Region, Blagoveschensk, ул. Мухиной,  д. 82</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Выродов Виктор</t>
+    <t>Vyrodov Viktor</t>
   </si>
   <si>
-    <t>Шутенко Максим</t>
+    <t>Shutenko Maksim</t>
   </si>
   <si>
-    <t>Струнин Сергей</t>
+    <t>Strunin Sergey</t>
   </si>
   <si>
-    <t>Горбачев Михаил</t>
+    <t>Gorbachev Mikhail</t>
   </si>
   <si>
-    <t>Ошур Константин</t>
+    <t>Oshur Konstantin</t>
   </si>
   <si>
-    <t>Ширяев Алексей</t>
+    <t>Shiryaev Aleksey</t>
   </si>
   <si>
-    <t>Лактюшкин Юрий</t>
+    <t>Hvan Vladislav</t>
   </si>
   <si>
-    <t>Хван Владислав</t>
+    <t>Laktyushkin Yuriy</t>
   </si>
   <si>
-    <t>Горюнов Александр</t>
+    <t>Goryunov Aleksandr</t>
   </si>
   <si>
-    <t>Казьмин Николай</t>
+    <t>Kazmin Nikolay</t>
   </si>
   <si>
-    <t>Лагода Генадий</t>
+    <t>Lagoda Genadiy</t>
   </si>
   <si>
-    <t>Ошур Лариса</t>
+    <t>Oshur Larisa</t>
   </si>
   <si>
-    <t>Ивашутин Александр</t>
+    <t>Churkin Vyacheslav</t>
   </si>
   <si>
-    <t>Ковров Кирилл</t>
+    <t>Ivashutin Aleksandr</t>
   </si>
   <si>
-    <t>Мельникова Елена</t>
+    <t>Kovrov Kirill</t>
   </si>
   <si>
-    <t>Чуркин Вячеслав</t>
+    <t>Melnikova Elena</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Благовещенск</t>
+    <t>Blagoveshchensk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -843,71 +843,71 @@
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>1964</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F22" s="1"/>