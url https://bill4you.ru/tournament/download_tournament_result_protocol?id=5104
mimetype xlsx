--- v2 (2026-03-13)
+++ v3 (2026-04-29)
@@ -191,54 +191,54 @@
   <si>
     <t>Михайлов Ростислав</t>
   </si>
   <si>
     <t>Потехин Никита</t>
   </si>
   <si>
     <t>Фефелов Лев</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>1р</t>
+    <t>2р</t>
   </si>
   <si>
-    <t>2р</t>
+    <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>ХМАО - Югра</t>
   </si>
   <si>
     <t>Волгоградская область</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>Самарская область</t>
   </si>
   <si>
     <t>Ярославская область</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
@@ -885,51 +885,51 @@
       </c>
       <c r="C13" s="8">
         <v>2009</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>2008</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>2007</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F15" s="1"/>
@@ -1125,71 +1125,71 @@
       </c>
       <c r="C25" s="8">
         <v>2008</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>2008</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>2007</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>2008</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F28" s="1"/>
@@ -1325,111 +1325,111 @@
       </c>
       <c r="C35" s="8">
         <v>2008</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>2006</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
         <v>2008</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>2007</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>2007</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>2008</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F40" s="1"/>
@@ -1445,111 +1445,111 @@
       </c>
       <c r="C41" s="8">
         <v>2007</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>79</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
         <v>2008</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>80</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
         <v>2008</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
         <v>2008</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
         <v>2007</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
         <v>2008</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F46" s="1"/>