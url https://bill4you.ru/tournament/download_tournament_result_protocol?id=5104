--- v3 (2026-04-29)
+++ v4 (2026-06-26)
@@ -985,51 +985,51 @@
       </c>
       <c r="C18" s="8">
         <v>2008</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>2007</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>2007</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F20" s="1"/>