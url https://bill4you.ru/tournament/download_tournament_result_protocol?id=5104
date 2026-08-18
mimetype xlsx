--- v4 (2026-06-26)
+++ v5 (2026-08-18)
@@ -20,288 +20,288 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>Первенство России "Комбинированная пирамида", юниоры до 19 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>03.01.2025, БК “Public club Billiards”, Россия, Свердловская область, Екатеринбург, ул. Мира,  47,  корп. 4 (этаж 3)</t>
+    <t>03.01.2025, БК “Public club Billiards”, Russian Federation, Sverdlovsk Region, Yekaterinburg, ул. Мира,  47,  корп. 4 (этаж 3)</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 39</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ясинецкий Сергей</t>
+    <t>Yasineckiy Sergey</t>
   </si>
   <si>
-    <t>Соловьев Сергей</t>
+    <t>Solovev Sergey</t>
   </si>
   <si>
-    <t>Каширский Кирилл</t>
+    <t>Fedyushkin Matvey</t>
   </si>
   <si>
-    <t>Федюшкин Матвей</t>
+    <t>Kashirskiy Kirill</t>
   </si>
   <si>
-    <t>Демышев Артём</t>
+    <t>Demyshev Artem</t>
   </si>
   <si>
-    <t>Кожевников Александр</t>
+    <t>Kozevnikov Aleksandr</t>
   </si>
   <si>
-    <t>Терентьев Тимур</t>
+    <t>Terentev Timur</t>
   </si>
   <si>
-    <t>Удачин Максим</t>
+    <t>Udachin Maksim</t>
   </si>
   <si>
-    <t>Антонов Алексей</t>
+    <t>Antonov Aleksej</t>
   </si>
   <si>
-    <t>Большаков Егор</t>
+    <t>Bolshakov Egor</t>
   </si>
   <si>
-    <t>Быков Дмитрий</t>
+    <t>Bykov Dmitrij</t>
   </si>
   <si>
-    <t>Козин Артём</t>
+    <t>Kozin Artem</t>
   </si>
   <si>
-    <t>Попов Матвей</t>
+    <t>Popov Matvej</t>
   </si>
   <si>
-    <t>Салтыков Константин</t>
+    <t>Saltykov Konstantin</t>
   </si>
   <si>
-    <t>Ткачев Евгений</t>
+    <t>Sanenkov Artem</t>
   </si>
   <si>
-    <t>Шаненков Артем</t>
+    <t>Tkachev Evgenij</t>
   </si>
   <si>
-    <t>Вахонин Вячеслав</t>
+    <t>Kamorin Savva</t>
   </si>
   <si>
-    <t>Каморин Савва</t>
+    <t>Kolpakov Andrey</t>
   </si>
   <si>
-    <t>Колпаков Андрей</t>
+    <t>Kostenko Kirill</t>
   </si>
   <si>
-    <t>Костенко Кирилл</t>
+    <t>Novikov Fedor</t>
   </si>
   <si>
-    <t>Новиков Федор</t>
+    <t>Osipov Nikita</t>
   </si>
   <si>
-    <t>Осипов Никита</t>
+    <t>Ryazancev Yaroslav</t>
   </si>
   <si>
-    <t>Рязанцев Ярослав</t>
+    <t>Steksov Serafim</t>
   </si>
   <si>
-    <t>Стексов Серафим</t>
+    <t>Vahonin Vyacheslav</t>
   </si>
   <si>
-    <t>Баркалов Юрий</t>
+    <t>Barkalov Urij</t>
   </si>
   <si>
-    <t>Жогин Артём</t>
+    <t>Cerkasov Aleksandr</t>
   </si>
   <si>
-    <t>Исаков Тимофей</t>
+    <t>Isakov Timofey</t>
   </si>
   <si>
-    <t>Казакбаев Алан</t>
+    <t>kazakbaev Alan</t>
   </si>
   <si>
-    <t>Пугачев Артемий</t>
+    <t>Pugachev Artemiy</t>
   </si>
   <si>
-    <t>Тюльканов Антон</t>
+    <t>Sageev Ajrat</t>
   </si>
   <si>
-    <t>Черкасов Александр</t>
+    <t>Tyulkanov Anton</t>
   </si>
   <si>
-    <t>Шагеев Айрат</t>
+    <t>Zhogin Artem</t>
   </si>
   <si>
-    <t>Барсуков Григорий</t>
+    <t>Barsukov Grigorij</t>
   </si>
   <si>
-    <t>Белов Матвей</t>
+    <t>Belov Matvej</t>
   </si>
   <si>
-    <t>Головачев Илья</t>
+    <t>Fefelov Lev</t>
   </si>
   <si>
-    <t>Горохов Владимир</t>
+    <t>Golovachev Ilya</t>
   </si>
   <si>
-    <t>Михайлов Ростислав</t>
+    <t>Gorohov Vladimir</t>
   </si>
   <si>
-    <t>Потехин Никита</t>
+    <t>Mihajlov Rostislav</t>
   </si>
   <si>
-    <t>Фефелов Лев</t>
+    <t>Potehin Nikita</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>ХМАО - Югра</t>
+    <t>KhMAO - Yugra</t>
   </si>
   <si>
-    <t>Волгоградская область</t>
+    <t>Volgograd Region</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Самарская область</t>
+    <t>Samara Region</t>
   </si>
   <si>
-    <t>Ярославская область</t>
+    <t>Yaroslavl Region</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>St. Petersburg</t>
   </si>
   <si>
-    <t>Пермский край</t>
+    <t>Perm Territory</t>
   </si>
   <si>
-    <t>Новосибирская область</t>
+    <t>Novosibirsk Region</t>
   </si>
   <si>
-    <t>Рязанская область</t>
+    <t>Ryazan Region</t>
   </si>
   <si>
-    <t>Ростовская область</t>
+    <t>Rostov Region</t>
   </si>
   <si>
-    <t>Томская область</t>
+    <t>Tomsk Region</t>
   </si>
   <si>
-    <t>Иркутская область</t>
+    <t>Irkutsk Region</t>
   </si>
   <si>
-    <t>Республика Татарстан (Татарстан)</t>
+    <t>Republic of Tatarstan</t>
   </si>
   <si>
-    <t>Красноярский край</t>
+    <t>Vladimir Region</t>
   </si>
   <si>
-    <t>Республика Башкортостан</t>
+    <t>Republic of Bashkortostan</t>
   </si>
   <si>
-    <t>Владимирская область</t>
+    <t>Krasnoyarsk Territory</t>
   </si>
   <si>
-    <t>Курганская область</t>
+    <t>Kurgan Region</t>
   </si>
   <si>
-    <t>Оренбургская область</t>
+    <t>Sverdlovsk Region</t>
   </si>
   <si>
-    <t>Свердловская область</t>
+    <t>Orenburg Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -785,71 +785,71 @@
       </c>
       <c r="C8" s="8">
         <v>2007</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>2010</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>2009</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>2009</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F11" s="1"/>
@@ -1042,271 +1042,271 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
         <v>2008</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2008</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>2008</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>2008</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
         <v>2008</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2007</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>2006</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E34" s="9" t="s">
@@ -1328,111 +1328,111 @@
       </c>
       <c r="D35" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>2006</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>2008</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
@@ -1445,134 +1445,134 @@
       </c>
       <c r="C41" s="8">
         <v>2007</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>79</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
         <v>2008</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>80</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
         <v>2008</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
         <v>2008</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="10"/>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="10"/>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="1"/>
     </row>