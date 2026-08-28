--- v0 (2025-10-08)
+++ v1 (2026-08-28)
@@ -20,258 +20,258 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Vegas</t>
   </si>
   <si>
     <t>"Вегас 2024"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>25.12.2024, Vegas, Узбекистан, Самаркандская область, Самарканд, Улица Ибн Сино д.25</t>
+    <t>25.12.2024, Vegas, Uzbekistan, Samarkand Region, Samarkand, Улица Ибн Сино д.25</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 15</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 45</t>
   </si>
   <si>
     <t>49 - 50</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Хамидов Зафар</t>
+    <t>Hamidov Zafar</t>
   </si>
   <si>
-    <t>Турдиев Бекзод</t>
+    <t>Turdiyev Bekzod</t>
   </si>
   <si>
-    <t>Мухторов Дониёр</t>
+    <t>Muhtorov Doniyor</t>
   </si>
   <si>
-    <t>Убайдуллаев Тилло</t>
+    <t>Ubaydullaev Tillo</t>
   </si>
   <si>
-    <t>Ахтамов Хусен</t>
+    <t>Axtamov Xusen</t>
   </si>
   <si>
-    <t>Гафуров Баходир</t>
+    <t>Gafurov Bahodir</t>
   </si>
   <si>
-    <t>Салимов Маъруф</t>
+    <t>Khaitov Zarif</t>
   </si>
   <si>
-    <t>Хаитов Зариф</t>
+    <t>Salimov Maruf</t>
   </si>
   <si>
-    <t>Абдужалилов Файзи</t>
+    <t>Abduzhalilov Fayzi</t>
   </si>
   <si>
-    <t>Камариддинов Диёр</t>
+    <t>Hakimov Shohruh</t>
   </si>
   <si>
-    <t>Касимов Олим</t>
+    <t>Kasimov Olim</t>
   </si>
   <si>
-    <t>Курбанов Мансур</t>
+    <t>Kurbanov Mansur</t>
   </si>
   <si>
-    <t>Рахмонов Азизжон</t>
+    <t>Qamariddinov Diyor</t>
   </si>
   <si>
-    <t>Рустамов Амир</t>
+    <t>Rahmonov Azizzhon</t>
   </si>
   <si>
-    <t>Хакимов Шохрух</t>
+    <t>Rustamov Amir</t>
   </si>
   <si>
-    <t>Давронов Хуршед</t>
+    <t>Davronov Xurshed</t>
   </si>
   <si>
-    <t>Кандахаров Достон</t>
+    <t>Nasimov Tolib</t>
   </si>
   <si>
-    <t>Насимов Толиб</t>
+    <t>Nishonov Firuz</t>
   </si>
   <si>
-    <t>Нишонов Фируз</t>
+    <t>Pulatov Xasan</t>
   </si>
   <si>
-    <t>Пулатов Хасан</t>
+    <t>Qandaharov Doston</t>
   </si>
   <si>
-    <t>Раббимов Анвар</t>
+    <t>Rabbimov Anvar</t>
   </si>
   <si>
-    <t>Рахмонов Мустафо</t>
+    <t>Rahmonov Mustafo</t>
   </si>
   <si>
-    <t>Туркманов Абдулло</t>
+    <t>Turkmanov Abdullo</t>
   </si>
   <si>
-    <t>Абдусаломов Рашид</t>
+    <t>Abdusalomov Rashid</t>
   </si>
   <si>
-    <t>Гадаев Шерзод</t>
+    <t>Gadayev Sherzod</t>
   </si>
   <si>
-    <t>Исмаилов Фаррух</t>
+    <t>Ismailov Farruh</t>
   </si>
   <si>
-    <t>Очилов Абдулла</t>
+    <t>Ochilov Abdddulla</t>
   </si>
   <si>
-    <t>Рахимов Шамсиддин</t>
+    <t>Rahimov Shamsiddin</t>
   </si>
   <si>
-    <t>Рашидов Рауф</t>
+    <t>Rashidov Rauf</t>
   </si>
   <si>
-    <t>Усманов Бахтиёр</t>
+    <t>Usmanov Baxtiyor</t>
   </si>
   <si>
-    <t>Хуррамов Акмал</t>
+    <t>Xurramov Akmal</t>
+  </si>
+  <si>
+    <t>Amriyev Aminjon</t>
+  </si>
+  <si>
+    <t>Azizov Azim</t>
+  </si>
+  <si>
+    <t>Fazliev Shaxriyor</t>
+  </si>
+  <si>
+    <t>Kahhorov Zarshed</t>
+  </si>
+  <si>
+    <t>Maxmudov Temur</t>
+  </si>
+  <si>
+    <t>Nazarov Jasur</t>
+  </si>
+  <si>
+    <t>Pulatov Nemat</t>
+  </si>
+  <si>
+    <t>Rustamov Damir</t>
+  </si>
+  <si>
+    <t>Saidkulov Shaxboz</t>
+  </si>
+  <si>
+    <t>Sharopov Davlat</t>
+  </si>
+  <si>
+    <t>Toxirov Akmal</t>
+  </si>
+  <si>
+    <t>Vafoyev Samandar</t>
   </si>
   <si>
     <t>Xasanov Mehroj</t>
   </si>
   <si>
-    <t>Азизов Азим</t>
+    <t>Ismoilov Akmal</t>
   </si>
   <si>
-    <t>Амриев Аминджон</t>
+    <t>Razoqov Furqat</t>
   </si>
   <si>
-    <t>Вафоев Самандар</t>
+    <t>Elamonov Umidd</t>
   </si>
   <si>
-    <t>Каххоров Заршед</t>
+    <t>Fazliev Baxtiyor</t>
   </si>
   <si>
-    <t>Махмудов Темур</t>
+    <t>Toxirov Adil</t>
   </si>
   <si>
-    <t>Назаров Джасур</t>
+    <t>Usmonov Amir</t>
   </si>
   <si>
-    <t>Пулатов Неъмат</t>
-[...35 lines deleted...]
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Самарканд</t>
+    <t>Samarkand</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -841,71 +841,71 @@
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C14" s="8"/>
+      <c r="C14" s="8">
+        <v>1998</v>
+      </c>
       <c r="D14" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F16" s="1"/>
@@ -971,71 +971,71 @@
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C22" s="8"/>
+      <c r="C22" s="8">
+        <v>1980</v>
+      </c>
       <c r="D22" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F23" s="1"/>
@@ -1343,107 +1343,109 @@
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>2001</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="C41" s="8"/>
+      <c r="C41" s="8">
+        <v>2001</v>
+      </c>
       <c r="D41" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8"/>
       <c r="D42" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="C43" s="8"/>
+      <c r="C43" s="8">
+        <v>2001</v>
+      </c>
       <c r="D43" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C44" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C44" s="8"/>
       <c r="D44" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8"/>
       <c r="D45" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F45" s="1"/>
@@ -1507,53 +1509,51 @@
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C49" s="8"/>
       <c r="D49" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="C50" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C50" s="8"/>
       <c r="D50" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="8"/>
       <c r="D51" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F51" s="1"/>
@@ -1579,101 +1579,101 @@
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C53" s="8"/>
       <c r="D53" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8"/>
       <c r="B54" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="C54" s="8"/>
+      <c r="C54" s="8">
+        <v>2001</v>
+      </c>
       <c r="D54" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8"/>
       <c r="B55" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C55" s="8"/>
       <c r="D55" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8"/>
       <c r="B56" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C56" s="8"/>
       <c r="D56" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8"/>
       <c r="B57" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="C57" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C57" s="8"/>
       <c r="D57" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="10"/>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="10"/>
       <c r="B59" s="7"/>
       <c r="C59" s="7"/>
       <c r="D59" s="7"/>