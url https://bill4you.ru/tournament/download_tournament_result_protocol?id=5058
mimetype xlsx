--- v0 (2026-02-13)
+++ v1 (2026-04-21)
@@ -68,54 +68,54 @@
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Thamer Mohammed</t>
   </si>
   <si>
     <t>Бачиннов Алексей</t>
   </si>
   <si>
     <t>Азанова Анастасия</t>
   </si>
   <si>
     <t>Гринько Никита</t>
   </si>
   <si>
     <t>Булычев Сергей</t>
   </si>
   <si>
     <t>Киселев Платон</t>
   </si>
   <si>
-    <t>Угай Максим</t>
+    <t>Кукаркин Михаил</t>
   </si>
   <si>
-    <t>Kukarkin Mikhail</t>
+    <t>Угай Максим</t>
   </si>
   <si>
     <t>Пастухова Зоя</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>Угай Дмитрий</t>
   </si>
   <si>
     <t>Булычев Денис</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Пермь</t>
   </si>
@@ -717,71 +717,71 @@
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="8">
         <v>2014</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C14" s="8"/>
+      <c r="C14" s="8">
+        <v>2000</v>
+      </c>
       <c r="D14" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8">
         <v>9</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F16" s="1"/>