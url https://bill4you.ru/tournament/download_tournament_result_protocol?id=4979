--- v0 (2026-01-08)
+++ v1 (2026-07-04)
@@ -978,51 +978,51 @@
     <row r="28" spans="1:8">
       <c r="A28" s="10">
         <v>6</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11" t="s">
         <v>36</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="9"/>
       <c r="B29" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="9">
         <v>2007</v>
       </c>
       <c r="D29" s="9" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>36</v>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="9"/>
       <c r="B30" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C30" s="9">
         <v>2006</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>32</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>38</v>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>