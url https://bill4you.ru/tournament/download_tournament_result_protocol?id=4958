--- v0 (2025-12-05)
+++ v1 (2026-08-21)
@@ -20,279 +20,279 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>Корона. Открытый Кубок Москвы. Мужчины. 5 этап</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.12.2024, БК "Легенда" (г. Москва), Россия, Москва, Митино,  м. Волоколамская,  Пятницкое ш.,  д. 3,  ТЦ "Пятница",  2 этаж</t>
+    <t>14.12.2024, БК "Легенда" (г. Москва), Russian Federation, Moscow, Митино,  м. Волоколамская,  Пятницкое ш.,  д. 3,  ТЦ "Пятница",  2 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 43</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Зеленин Илья</t>
+    <t>Zelenin Ilya</t>
   </si>
   <si>
-    <t>Шевкунов Дмитрий</t>
+    <t>Shevkunov Dmitriy</t>
   </si>
   <si>
-    <t>Иванов Виктор</t>
+    <t>Hristov Antal</t>
   </si>
   <si>
-    <t>Христов Антал</t>
+    <t>Ivanov Viktor</t>
   </si>
   <si>
-    <t>Кузовкин Александр</t>
+    <t>Kuzovkin Alexamder</t>
   </si>
   <si>
-    <t>Манчак Дмитрий</t>
+    <t>Manchak Dmitriy</t>
   </si>
   <si>
-    <t>Никифоров Андрей</t>
+    <t>Nikiforov Andrey</t>
   </si>
   <si>
-    <t>Саетгалеев Артем</t>
+    <t>Saetgaleev Artem</t>
   </si>
   <si>
-    <t>Башкатов Евгений</t>
+    <t>Baskatov Evgenij</t>
   </si>
   <si>
-    <t>Гонец Артем</t>
+    <t>Dmitriev Anatoliy</t>
   </si>
   <si>
-    <t>Григорян Ваге</t>
+    <t>Gonec Artem</t>
   </si>
   <si>
-    <t>Дмитриев Анатолий</t>
+    <t>Grigoryan Vage</t>
   </si>
   <si>
-    <t>Колосов Денис</t>
+    <t>hgkjghh kljll</t>
   </si>
   <si>
-    <t>Лютов Владимир</t>
+    <t>Kolosov Denis</t>
   </si>
   <si>
-    <t>Осьминин Владислав</t>
+    <t>Os'minin Vladislav</t>
   </si>
   <si>
-    <t>Цай Вячеслав</t>
+    <t>Tsay Vyacheslav</t>
   </si>
   <si>
-    <t>Батухтин Иван</t>
+    <t>Batuhtin Ivan</t>
   </si>
   <si>
-    <t>Катунский Михаил</t>
+    <t>Fomin Kirill</t>
   </si>
   <si>
-    <t>Коак Виталий</t>
+    <t>kjgkg hihh</t>
   </si>
   <si>
-    <t>Красинский Сергей</t>
+    <t>Koak Vitalij</t>
   </si>
   <si>
-    <t>Маткаримов Музаффар</t>
+    <t>Krasinskij Sergej</t>
   </si>
   <si>
-    <t>Тимофеев Никита</t>
+    <t>Muzaffar Matkarimov</t>
   </si>
   <si>
-    <t>Фомин Кирилл</t>
+    <t>Timofeev Nikita</t>
   </si>
   <si>
-    <t>Ясинецкий Сергей</t>
+    <t>Yasineckiy Sergey</t>
   </si>
   <si>
-    <t>Дроздов Игорь</t>
+    <t>Drozdov Igor</t>
   </si>
   <si>
-    <t>Дудин Александр</t>
+    <t>Dudin Alexander</t>
   </si>
   <si>
-    <t>Иргалеев Ильяс</t>
+    <t>Irgaleev Ilias</t>
   </si>
   <si>
-    <t>Кононов Игорь</t>
+    <t>Kononov Igor</t>
   </si>
   <si>
-    <t>Красильников Михаил</t>
+    <t>Krasil'nikov Mihail</t>
   </si>
   <si>
-    <t>Любишкин Вячеслав</t>
+    <t>Lyubishkin Vyacheslav</t>
   </si>
   <si>
-    <t>Петропавловский Дмитрий</t>
+    <t>Petropavlovskij Dmitrij</t>
   </si>
   <si>
-    <t>Тюлькин Виктор</t>
+    <t>Tyulkin Viktor</t>
   </si>
   <si>
-    <t>Алексеев Дмитрий</t>
+    <t>Alexeev Dmitry</t>
   </si>
   <si>
-    <t>Борисов Ярослав</t>
+    <t>Borisov Aroslav</t>
   </si>
   <si>
-    <t>Гаврилин Павел</t>
+    <t>Gavrilin Pavel</t>
   </si>
   <si>
-    <t>Гультяев Андрей</t>
+    <t>gjkjkghk hihh</t>
   </si>
   <si>
-    <t>Ли Владимир</t>
+    <t>Gul'taev Andrej</t>
   </si>
   <si>
-    <t>Лосик Станислав</t>
+    <t>Li Vladimir</t>
   </si>
   <si>
-    <t>Матюшкин Евгений</t>
+    <t>Losik Stanislav</t>
   </si>
   <si>
-    <t>Родионов Владислав</t>
+    <t>Matushkin Evgene</t>
   </si>
   <si>
-    <t>Синицин Дмитрий</t>
+    <t>Rodionov Vladislav</t>
   </si>
   <si>
-    <t>Степанян Степан</t>
+    <t>Sinitsin Dmitriy</t>
   </si>
   <si>
-    <t>Уваров Виталий</t>
+    <t>Uvarov Vitalij</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>ЗМС</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Красноярский край</t>
+    <t>Krasnoyarsk Territory</t>
   </si>
   <si>
-    <t>ХМАО - Югра</t>
+    <t>KhMAO - Yugra</t>
   </si>
   <si>
-    <t>Ереван</t>
+    <t>Yerevan</t>
   </si>
   <si>
-    <t>Гомельская область</t>
+    <t>Homieĺskaja voblasć</t>
   </si>
   <si>
-    <t>Московская область</t>
+    <t>Moscow Region</t>
   </si>
   <si>
-    <t>Хабаровский край</t>
+    <t>Khabarovsk Territory</t>
   </si>
   <si>
-    <t>город республиканского подчинения Ош</t>
+    <t>City of Regional Subordination of Osh</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -793,77 +793,77 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>2003</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>1989</v>
+        <v>1979</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>1979</v>
+        <v>1989</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>2004</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
@@ -933,137 +933,137 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>2003</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>2001</v>
+        <v>1993</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1987</v>
+        <v>2001</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1993</v>
+        <v>1987</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1997</v>
+        <v>1989</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1989</v>
+        <v>1997</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>1991</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
@@ -1093,152 +1093,152 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2006</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1995</v>
+        <v>2009</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1986</v>
+        <v>1995</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1986</v>
+        <v>1982</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C29" s="8"/>
+      <c r="C29" s="8">
+        <v>1986</v>
+      </c>
       <c r="D29" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C30" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
         <v>2007</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F31" s="1"/>
@@ -1445,163 +1445,163 @@
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
         <v>2008</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>1988</v>
+        <v>2009</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="C44" s="8"/>
+      <c r="C44" s="8">
+        <v>1988</v>
+      </c>
       <c r="D44" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="E44" s="9"/>
+      <c r="E44" s="9" t="s">
+        <v>71</v>
+      </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8"/>
       <c r="D45" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E45" s="9"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C46" s="8"/>
       <c r="D46" s="8" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="E46" s="9"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
         <v>2008</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
-        <v>1983</v>
+        <v>2008</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
-        <v>2009</v>
+        <v>1983</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8">
         <v>2013</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E50" s="9" t="s">