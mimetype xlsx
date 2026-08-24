--- v0 (2025-10-06)
+++ v1 (2026-08-24)
@@ -14,243 +14,243 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>«LIDER CUP»</t>
+    <t>START 8</t>
   </si>
   <si>
     <t>ABS CUP | ЗИМА | Павлодар</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.12.2024, «LIDER CUP», Казахстан, Туркестанская область, Туркестан, Проспект Жибек жолы 4Б</t>
+    <t>14.12.2024, START 8, Kazakhstan, Almaty oblysy, Almaty</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 37</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сатвалдинов Талгат</t>
+    <t>Satvaldinov Talgat</t>
   </si>
   <si>
-    <t>Нугыманов Адиль</t>
+    <t>Nugymanov Adil</t>
   </si>
   <si>
-    <t>Романкулов Сапар</t>
+    <t>Romankulov Sapar</t>
   </si>
   <si>
-    <t>Ширяев Адиль</t>
+    <t>Shiryaev Adil</t>
   </si>
   <si>
-    <t>Зенов Канат</t>
+    <t>Kazybekov Zhanibek</t>
   </si>
   <si>
-    <t>Казыбеков Жанибек</t>
+    <t>Serikov Nurdaulet</t>
   </si>
   <si>
-    <t>Сериков Нурдаулет</t>
+    <t>Tleubergen Rustam</t>
   </si>
   <si>
-    <t>Тлеубергенов Рустам</t>
+    <t>Zenov Kanat</t>
   </si>
   <si>
-    <t>Байтоков Баглан</t>
+    <t>Baytokov Baglan</t>
   </si>
   <si>
-    <t>Ерланов Мади</t>
+    <t>Frik Viktor</t>
   </si>
   <si>
-    <t>Нурсеитов Аскар</t>
+    <t>Nurseitov Askar</t>
   </si>
   <si>
-    <t>Фрик Виктор</t>
+    <t>Yerlanov Madi</t>
   </si>
   <si>
-    <t>Алпыспаев Искандер</t>
+    <t>Alpyspaev Iskander</t>
   </si>
   <si>
-    <t>Гатаулин Равиль</t>
+    <t>Gataulin Ravil</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Тлемисов Адай</t>
+    <t>Tlemisov Aday</t>
   </si>
   <si>
-    <t>Арынов Ербол</t>
+    <t>Arynov Erbol</t>
   </si>
   <si>
-    <t>Ганзбург Виталий</t>
+    <t>Ganzburg Vitaliy</t>
   </si>
   <si>
-    <t>Карпов Сергей</t>
+    <t>Karpov Sergey</t>
   </si>
   <si>
-    <t>Молчанов Дмитрий</t>
+    <t>Molchanov Dmitriy</t>
   </si>
   <si>
-    <t>Нигматулин Ришат</t>
+    <t>Nigmatulin Rishat</t>
   </si>
   <si>
-    <t>Сейтебаев Талгат</t>
+    <t>Seytebaev Talgat</t>
   </si>
   <si>
-    <t>Софийский Вячеслав</t>
+    <t>Shugabaev Ersain</t>
   </si>
   <si>
-    <t>Шугабаев Ерсаин</t>
+    <t>Sofiyskiy Vyacheslav</t>
   </si>
   <si>
-    <t>Абылов Куат</t>
+    <t>Abylov Kuat</t>
   </si>
   <si>
-    <t>Амельченко Сергей</t>
+    <t>Amelchenko Sergey</t>
   </si>
   <si>
-    <t>Бекхожин Бахытбек</t>
+    <t>Bekhozhin Bahytbek</t>
   </si>
   <si>
-    <t>Кутькин Прокопий</t>
+    <t>Kutkin Prokopiy</t>
   </si>
   <si>
-    <t>Плотников Илья</t>
+    <t>Plotnikov Ilya</t>
   </si>
   <si>
-    <t>Сейткажин Бахытжан</t>
+    <t>Seytkazhin Bahytzhan</t>
   </si>
   <si>
-    <t>Сталев Ернур</t>
+    <t>Stalev Ernur</t>
   </si>
   <si>
-    <t>Туребаев Нурик</t>
+    <t>Turebaev Nurik</t>
   </si>
   <si>
-    <t>Бабаев Ильгам</t>
+    <t>Babaev Ilgam</t>
   </si>
   <si>
-    <t>Машгут Талгат</t>
+    <t>Mashgut Talgat</t>
   </si>
   <si>
-    <t>Нургужинов Берик</t>
+    <t>Nurguzhinov Berik</t>
   </si>
   <si>
-    <t>Омаров Алибек</t>
+    <t>Omarov Alibek</t>
   </si>
   <si>
-    <t>Туйгумбаев Ерсын</t>
+    <t>Tuygumbaev Ersyn</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Павлодар</t>
+    <t>Pavlodar</t>
   </si>
   <si>
-    <t>Семей</t>
+    <t>Semey</t>
   </si>
   <si>
-    <t>Каскелен</t>
+    <t>Kaskelen</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Караганда</t>
+    <t>Karagandy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -785,189 +785,189 @@
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
-        <v>1970</v>
+        <v>2002</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C13" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="8"/>
+      <c r="C15" s="8">
+        <v>1970</v>
+      </c>
       <c r="D15" s="8" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
         <v>1964</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>1992</v>
+      </c>
       <c r="D19" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
@@ -1126,71 +1126,71 @@
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
         <v>1967</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C30" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C31" s="8"/>
+      <c r="C31" s="8">
+        <v>1970</v>
+      </c>
       <c r="D31" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F32" s="1"/>