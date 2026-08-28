--- v0 (2025-10-08)
+++ v1 (2026-08-28)
@@ -20,201 +20,201 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>БК King Tayloq</t>
   </si>
   <si>
     <t>Открытый турнир БК "KING TAYLOQ" по русской пирамиде</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>13.12.2024, БК King Tayloq, Узбекистан, Самаркандская область, Самарканд, улица Беруний 10</t>
+    <t>13.12.2024, БК King Tayloq, Uzbekistan, Samarkand Region, Samarkand, улица Беруний 10</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 31</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Зайниев Мухсинжон</t>
+    <t>Zayniev Muhsinzhon</t>
   </si>
   <si>
-    <t>Мирзокулов Бобур</t>
+    <t>Mirzoqulov Bobur</t>
   </si>
   <si>
-    <t>Насимов Джамшед</t>
+    <t>Nasimov Jamshed</t>
   </si>
   <si>
     <t>Ganiyev Farxod</t>
   </si>
   <si>
-    <t>Джалолов Амирджон</t>
+    <t>Bahodirov Mironshoh</t>
   </si>
   <si>
-    <t>Хасанов Дильмурод</t>
+    <t>Hasanov Dilmurod</t>
   </si>
   <si>
-    <t>Bahodirov Mironshoh</t>
+    <t>Jalolov Amirjon</t>
   </si>
   <si>
     <t>Tillaev Jamshid</t>
   </si>
   <si>
     <t>Berdiev Utkir</t>
   </si>
   <si>
     <t>Jumaboyev Sheroz</t>
   </si>
   <si>
     <t>Majidov Furkat</t>
   </si>
   <si>
     <t>Mansurov Ulugbek</t>
   </si>
   <si>
     <t>Norpulotov Rustam</t>
   </si>
   <si>
     <t>Oblokulov Jurabek</t>
   </si>
   <si>
     <t>Usmonkulov Jonibek</t>
   </si>
   <si>
     <t>Xoshimov Dadaxon</t>
   </si>
   <si>
-    <t>Ахадов Достонжон</t>
+    <t>Abdumannonov Doniyor</t>
   </si>
   <si>
-    <t>Мамасодиков Ориф</t>
-[...2 lines deleted...]
-    <t>Abdumannonov Doniyor</t>
+    <t>Akhadov Dostonjon</t>
   </si>
   <si>
     <t>Axrorov Mumin</t>
   </si>
   <si>
     <t>Berdiyev Shomirzo</t>
   </si>
   <si>
     <t>Habibullayev Yunusxon</t>
+  </si>
+  <si>
+    <t>Mamasodiqov Orif</t>
   </si>
   <si>
     <t>Mirsaidov Ganisher</t>
   </si>
   <si>
     <t>Oblokulov Temur</t>
   </si>
   <si>
     <t>Rustamov Tilovmurod</t>
   </si>
   <si>
     <t>Sodikov Sardor</t>
   </si>
   <si>
     <t>Turonov Siroj</t>
   </si>
   <si>
     <t>Tuxtaev Jasur</t>
   </si>
   <si>
     <t>Umatov Farzod</t>
   </si>
   <si>
     <t>Ummatov Xushnud</t>
   </si>
   <si>
     <t>Xamidjonov Nurillo</t>
   </si>
   <si>
     <t>Rakhmatov Rasul</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ташкент</t>
+    <t>Tashkent</t>
   </si>
   <si>
-    <t>Самарканд</t>
+    <t>Samarkand</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -750,89 +750,89 @@
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C12" s="8"/>
       <c r="D12" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C14" s="8"/>
+      <c r="C14" s="8">
+        <v>2000</v>
+      </c>
       <c r="D14" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="1"/>
@@ -968,71 +968,71 @@
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C24" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="8"/>
+      <c r="C25" s="8">
+        <v>2001</v>
+      </c>
       <c r="D25" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="1"/>