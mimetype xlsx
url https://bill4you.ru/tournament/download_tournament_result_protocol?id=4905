--- v0 (2026-02-14)
+++ v1 (2026-08-30)
@@ -20,195 +20,195 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t xml:space="preserve">БК "EFFE" </t>
   </si>
   <si>
     <t>Свободная пирамида с продолжением.</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.12.2024, БК "EFFE" , Кыргызстан, город республиканского подчинения Ош, Ош, Абсамата Масалиева 50а</t>
+    <t>14.12.2024, БК "EFFE" , Kyrgyzstan, City of Regional Subordination of Osh, Osh, Абсамата Масалиева 50а</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 23</t>
   </si>
   <si>
     <t>25 - 28</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Асатилла уулу Аллайар</t>
+    <t>Asatilla Uulu Allajar</t>
   </si>
   <si>
-    <t>Турганбаев Акжолтой</t>
+    <t>Turganbaev Akzholtoy</t>
   </si>
   <si>
-    <t>Исмаилов Абдыкайым</t>
+    <t>Ismailov Abdikaim</t>
   </si>
   <si>
-    <t>Кочоров Мирбек</t>
+    <t>Kochorov Mirbek</t>
   </si>
   <si>
-    <t>Бактыбек уулу Таалайбек</t>
+    <t>Baktybek Uulu Taalaibek</t>
   </si>
   <si>
-    <t>Бекматов Сабыр</t>
+    <t>Bekmatov Sabyr</t>
   </si>
   <si>
-    <t>Мамыров Мыктыбек</t>
+    <t>Ergeshov Jusup</t>
   </si>
   <si>
-    <t>Эргешов Жусуп</t>
+    <t>Mamyrov Myktybek</t>
   </si>
   <si>
-    <t>Алибаев Абдыжапар</t>
+    <t>Alibaev Abdyzhapar</t>
   </si>
   <si>
-    <t>Ашырбаев Куштарбек</t>
+    <t>Asyrbaev Kustarbek</t>
   </si>
   <si>
-    <t>Кадырбек уулу Максим</t>
+    <t>Kadyrbek Uulu Maksim</t>
   </si>
   <si>
-    <t>Кулдашев Эркин</t>
+    <t>Kuldashev Erkin</t>
   </si>
   <si>
-    <t>Айтмамат уулу Бекмамат</t>
+    <t>Aitmamat Uulu Bekmamat</t>
   </si>
   <si>
-    <t>Бакиров Нургазы</t>
+    <t>Bakirov Nurgazy</t>
   </si>
   <si>
-    <t>Бакышев Азамат</t>
+    <t>Bakyshev Azamat</t>
   </si>
   <si>
-    <t>Сейдахматов Данияр</t>
+    <t>Seydahmatov Daniyar</t>
   </si>
   <si>
-    <t>Асатов Азамат</t>
+    <t>Asatov Asamat</t>
   </si>
   <si>
-    <t>Бекташ уулу Залкар</t>
+    <t>Bektash Uulu Zalkar</t>
   </si>
   <si>
-    <t>Жаныбеков Кубаныч</t>
+    <t>Egamberdiev Ubaydillo</t>
   </si>
   <si>
-    <t>Кенжебай уулу Нурзаман</t>
+    <t>Janibekov Kybanicv</t>
   </si>
   <si>
-    <t>Тагаев Кубанычбек</t>
+    <t>Kenjebay Uulu Nurzaman</t>
   </si>
   <si>
-    <t>Ташматов Асат</t>
+    <t>Tagaev Kubanicvbek</t>
   </si>
   <si>
-    <t>Эгамбердиев Убайдулло</t>
+    <t>Tashmatov Asat</t>
   </si>
   <si>
-    <t>Абдыманап уулу Доолотбек</t>
+    <t>Abdymanap Uulu Doolotbek</t>
   </si>
   <si>
-    <t>Арзымбаев Абылайхан</t>
+    <t>Arzymbaev Abylaihan</t>
   </si>
   <si>
-    <t>Токтосунов Талант</t>
+    <t>Cholponbek Uulu Adilet</t>
   </si>
   <si>
-    <t>Чолпонбай уулу Адилет</t>
+    <t>Toktosunov Talant</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Баткен</t>
+    <t>Batken</t>
   </si>
   <si>
-    <t>Бишкек</t>
+    <t>Bishkek</t>
   </si>
   <si>
-    <t>Узген</t>
+    <t>Uzgen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -789,77 +789,77 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>1995</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>2001</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -1049,111 +1049,111 @@
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>2000</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1981</v>
+        <v>1999</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>2007</v>
+        <v>1981</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>2000</v>
+        <v>2007</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
         <v>1997</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="9" t="s">
@@ -1169,71 +1169,71 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2000</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="10"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="10"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>