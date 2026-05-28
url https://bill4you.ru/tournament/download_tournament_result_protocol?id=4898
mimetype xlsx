--- v2 (2026-03-29)
+++ v3 (2026-05-28)
@@ -1025,51 +1025,53 @@
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="8">
         <v>1993</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>101</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C18" s="8"/>
+      <c r="C18" s="8">
+        <v>1997</v>
+      </c>
       <c r="D18" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>101</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F19" s="1"/>