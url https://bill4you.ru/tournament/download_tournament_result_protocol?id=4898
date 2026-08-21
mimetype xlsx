--- v3 (2026-05-28)
+++ v4 (2026-08-21)
@@ -20,354 +20,354 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Hamza</t>
   </si>
   <si>
     <t>Hamza CUP 2024</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>23.12.2024, Hamza, Казахстан, Жамбылская область, Тараз, Улица Казыбек би,  167</t>
+    <t>23.12.2024, Hamza, Kazakhstan, Jambyl oblysy, Taraz, Улица Казыбек би,  167</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 64</t>
   </si>
   <si>
     <t>65 - 73</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ануфриев Елисей</t>
+    <t>Anufriev Elisej</t>
   </si>
   <si>
-    <t>Ратбеков Ызатбек</t>
+    <t>Ratbekov Yzatbek</t>
   </si>
   <si>
-    <t>Муциев Арби</t>
+    <t>Mutsiev Arbi</t>
   </si>
   <si>
-    <t>Туганбаев Айдос</t>
+    <t>Tuganbaev Aydos</t>
   </si>
   <si>
-    <t>Алдашов Улан</t>
+    <t>Aldashov Ulan</t>
   </si>
   <si>
-    <t>Мирзаев Нодирбек</t>
+    <t>Mirzaev Nodirbek</t>
   </si>
   <si>
-    <t>Ниеталиев Жансерик</t>
+    <t>Nietaliev Zanserik</t>
   </si>
   <si>
-    <t>Пан Максим</t>
+    <t>Pan Maksim</t>
   </si>
   <si>
-    <t>Казыбеков Жанибек</t>
+    <t>Kalybek-uulu Arsen</t>
   </si>
   <si>
-    <t>Калыбек уулу Арсен</t>
+    <t>Karagulov Ulukman</t>
   </si>
   <si>
-    <t>Карагулов Улукман</t>
+    <t>Kartaygan Ergali</t>
   </si>
   <si>
-    <t>Картайган Ергали</t>
+    <t>Kazybekov Zhanibek</t>
   </si>
   <si>
-    <t>Киялов Айбол</t>
+    <t>Kiyalov Aybol</t>
   </si>
   <si>
-    <t>Кучкаров Джамолиддин</t>
+    <t>Kuchkarov Dzhamoliddin</t>
   </si>
   <si>
-    <t>Нагызбеков Аскербек</t>
+    <t>Nagyzbekov Askerbek</t>
   </si>
   <si>
-    <t>Нуреден Думан</t>
+    <t>Nureden Duman</t>
   </si>
   <si>
-    <t>Байтенов Мадияр</t>
+    <t>Baharamuly Kuat</t>
   </si>
   <si>
-    <t>Бахарамулы Куат</t>
+    <t>Baytenov Madiyar</t>
   </si>
   <si>
-    <t>Мусахал Елнур</t>
+    <t>Chimbaev Ernar</t>
   </si>
   <si>
-    <t>Нуртолеуов Салауат</t>
+    <t>Musahal Elnur</t>
   </si>
   <si>
-    <t>Руслан Бауыржан</t>
+    <t>Nurtoleuov Salauat</t>
   </si>
   <si>
-    <t>Чимбаев Ернар</t>
+    <t>Ruslan Bauyrzhan</t>
   </si>
   <si>
-    <t>Шакиров Багри</t>
+    <t>Shakirov Bagri</t>
   </si>
   <si>
-    <t>Ядгаров Фуркат</t>
+    <t>Yadgarov Furkat</t>
   </si>
   <si>
-    <t>Джолдасбеков Сейтжан</t>
+    <t>Dzholdasbekov Seytzhan</t>
   </si>
   <si>
-    <t>Кантбек Нурхат</t>
+    <t>Kantbek Nurhat</t>
   </si>
   <si>
-    <t>Карабаев Нурбол</t>
+    <t>Karabaev Nurbol</t>
   </si>
   <si>
-    <t>Мадаминов Азиз</t>
+    <t>Madaminov Aziz</t>
   </si>
   <si>
-    <t>Нуратдинов Руслан</t>
+    <t>Nuratdinov Ruslan</t>
   </si>
   <si>
-    <t>Тнеев Руслан</t>
+    <t>Tneev Ruslan</t>
   </si>
   <si>
-    <t>Турегелдиев Тлеуберды</t>
+    <t>Turegeldiev Tleuberdy</t>
   </si>
   <si>
-    <t>Урунбаев Азимхан</t>
+    <t>Urunbaev Azimhan</t>
   </si>
   <si>
-    <t>Беккожаев Адилет</t>
+    <t>Bekkozhaev Adilet</t>
   </si>
   <si>
-    <t>Имангалиев Баглан</t>
+    <t>Imangaliev Baglan</t>
   </si>
   <si>
-    <t>Косжанов Фархад</t>
+    <t>Koszhanov Farhad</t>
   </si>
   <si>
-    <t>Кылышбеков Ринат</t>
+    <t>Kylyshbekov Rinat</t>
   </si>
   <si>
-    <t>Маданов Акназар</t>
+    <t>Madanov Aknazar</t>
   </si>
   <si>
-    <t>Майшанов Алмас</t>
+    <t>Mahmetov Il'as</t>
   </si>
   <si>
-    <t>Макатова Ляззат</t>
+    <t>Makatova Lyazzat</t>
   </si>
   <si>
-    <t>Матаев Ермек</t>
+    <t>Mataev Ermek</t>
   </si>
   <si>
-    <t>Махметов Ильяс</t>
+    <t>Mayshanov Almas</t>
   </si>
   <si>
-    <t>Ортаев Мухтар</t>
+    <t>Ortaev Muhtar</t>
   </si>
   <si>
-    <t>Оспанов Медеу</t>
+    <t>Ospanov Medeu</t>
   </si>
   <si>
-    <t>Сайдуллаев Тошпулат</t>
+    <t>Sautov Dinmuhamed</t>
   </si>
   <si>
-    <t>Саутов Динмухамед</t>
+    <t>Saydullaev Toshpulat</t>
   </si>
   <si>
-    <t>Тунгышбек Нуркен</t>
+    <t>Tungyshbek Nurken</t>
   </si>
   <si>
-    <t>Усербаев Галымжан</t>
+    <t>Userbaev Galymzhan</t>
   </si>
   <si>
-    <t>Ядгаров Сухраб</t>
+    <t>Yadgarov Suhrab</t>
   </si>
   <si>
-    <t>Алмас Алмат</t>
+    <t>Almas Almat</t>
   </si>
   <si>
-    <t>Альжанбаев Максат</t>
+    <t>Ayzhanbaev Maksat</t>
   </si>
   <si>
-    <t>Боранбаев Айдос</t>
+    <t>Boranbaev Aydos</t>
   </si>
   <si>
-    <t>Ерназар Жанибек</t>
+    <t>Ernazar Zhanibek</t>
   </si>
   <si>
-    <t>Ескара Нурлан</t>
+    <t>Eskara Nurlan</t>
   </si>
   <si>
-    <t>Кожамбердиев Максат</t>
+    <t>Kosbek Elaman</t>
   </si>
   <si>
-    <t>Косбек Еламан</t>
+    <t>Kozhamberdiev Maksat</t>
   </si>
   <si>
-    <t>Кудайберген Рауан</t>
+    <t>Kudaybergen Rauan</t>
   </si>
   <si>
-    <t>Мадумаров Санжар</t>
+    <t>Madumarov Sanzhar</t>
   </si>
   <si>
-    <t>Малтабаров Ерлан</t>
+    <t>Mahanova Saltanat</t>
   </si>
   <si>
-    <t>Маханова Салтанат</t>
+    <t>Maltabarov Erlan</t>
   </si>
   <si>
-    <t>Нургвлиулы Заман</t>
+    <t>Nurdin uulu Adilbek</t>
   </si>
   <si>
-    <t>Нурдин уулу Адилбек</t>
+    <t>Nurgvliuly Zaman</t>
   </si>
   <si>
-    <t>Садыгулов Ельдос</t>
+    <t>Sadygulov Eldos</t>
   </si>
   <si>
-    <t>Сулейман Айкын</t>
+    <t>Suleyman Aykyn</t>
   </si>
   <si>
-    <t>Тулегенов Турар</t>
+    <t>Tulegenov Turar</t>
   </si>
   <si>
-    <t>Абдуллаев Дархан</t>
+    <t>Abdullaev Darhan</t>
   </si>
   <si>
-    <t>Ауэзов Наурызбай</t>
+    <t>Ahmetov Aset</t>
   </si>
   <si>
-    <t>Ахметов Асет</t>
+    <t>Auezov Nauryzbay</t>
   </si>
   <si>
-    <t>Бекетов Батыр</t>
+    <t>Beketov Batyr</t>
   </si>
   <si>
-    <t>Жомартулы Жандар</t>
+    <t>Iskander Ramazan</t>
   </si>
   <si>
-    <t>Искандер Рамазан</t>
+    <t>Lepshakov Dastan</t>
   </si>
   <si>
-    <t>Лепшаков Дастан</t>
+    <t>Torebek Nurgisa</t>
   </si>
   <si>
-    <t>Торебек Нургиса</t>
+    <t>Utepbergenov Eldos</t>
   </si>
   <si>
-    <t>Утепбергенов Елдос</t>
+    <t>Zhomartuly Zhandar</t>
   </si>
   <si>
-    <t>Койбагаров Бахыт</t>
+    <t>Koybagarov Bahyt</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
   <si>
-    <t>Кыргызстан</t>
+    <t>Kyrgyzstan</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
   <si>
-    <t>Узбекистан</t>
+    <t>Uzbekistan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -986,112 +986,112 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="8">
         <v>1992</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="8">
-        <v>2002</v>
+        <v>1993</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="8">
-        <v>1993</v>
+        <v>1997</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>101</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C18" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>2002</v>
+      </c>
       <c r="D19" s="8" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
@@ -1137,151 +1137,151 @@
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C24" s="8"/>
+      <c r="C24" s="8">
+        <v>1996</v>
+      </c>
       <c r="D24" s="8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C25" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="8">
-        <v>1995</v>
+        <v>1988</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C27" s="8">
-        <v>1986</v>
+        <v>1995</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C28" s="8"/>
+      <c r="C28" s="8">
+        <v>1986</v>
+      </c>
       <c r="D28" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
@@ -1535,53 +1535,55 @@
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C44" s="8"/>
       <c r="D44" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="C45" s="8"/>
+      <c r="C45" s="8">
+        <v>1998</v>
+      </c>
       <c r="D45" s="8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C46" s="8">
         <v>1973</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>94</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F46" s="1"/>
@@ -1591,55 +1593,53 @@
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C47" s="8"/>
       <c r="D47" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="C48" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C48" s="8"/>
       <c r="D48" s="8" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C49" s="8"/>
       <c r="D49" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
@@ -1649,76 +1649,76 @@
         <v>10</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C50" s="8">
         <v>1987</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="C51" s="8"/>
+      <c r="C51" s="8">
+        <v>1991</v>
+      </c>
       <c r="D51" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="C52" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C52" s="8"/>
       <c r="D52" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C53" s="8"/>
       <c r="D53" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
@@ -1907,71 +1907,71 @@
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C64" s="8"/>
       <c r="D64" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="C65" s="8"/>
+      <c r="C65" s="8">
+        <v>1989</v>
+      </c>
       <c r="D65" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="C66" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C66" s="8"/>
       <c r="D66" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C67" s="8"/>
       <c r="D67" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F67" s="1"/>
@@ -2055,71 +2055,71 @@
     <row r="72" spans="1:8">
       <c r="A72" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C72" s="8"/>
       <c r="D72" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>82</v>
       </c>
-      <c r="C73" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C73" s="8"/>
       <c r="D73" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="C74" s="8"/>
+      <c r="C74" s="8">
+        <v>1993</v>
+      </c>
       <c r="D74" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C75" s="8"/>
       <c r="D75" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F75" s="1"/>
@@ -2129,76 +2129,76 @@
     <row r="76" spans="1:8">
       <c r="A76" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C76" s="8"/>
       <c r="D76" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="C77" s="8"/>
+      <c r="C77" s="8">
+        <v>1997</v>
+      </c>
       <c r="D77" s="8" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E77" s="9" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="C78" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C78" s="8"/>
       <c r="D78" s="8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E78" s="9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C79" s="8"/>
       <c r="D79" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E79" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="8" t="s">