--- v0 (2025-10-06)
+++ v1 (2026-08-20)
@@ -20,210 +20,210 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>БК "Монарх"</t>
   </si>
   <si>
     <t>Турнир выходного дня</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.12.2024, БК "Монарх", Казахстан, Акмолинская область, Астана, проспект Шакарима Кудайбердиулы,  7</t>
+    <t>07.12.2024, БК "Монарх", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, проспект Шакарима Кудайбердиулы,  7</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Тюлебаев Асет</t>
+    <t>Tyulebaev Aset</t>
   </si>
   <si>
-    <t>Казыбеков Жанибек</t>
+    <t>Kazybekov Zhanibek</t>
   </si>
   <si>
-    <t>Кириллов Дмитрий</t>
+    <t>Kirillov Dmitriy</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Агабек Ержан</t>
+    <t>Agabek Erzhan</t>
   </si>
   <si>
-    <t>Молдабеков Адиль</t>
+    <t>Moldabekov Adil</t>
   </si>
   <si>
-    <t>Токтасынов Толымжан</t>
+    <t>Toktasynov Tolymzhan</t>
   </si>
   <si>
-    <t>Умбетов Нурхан</t>
+    <t>Umbetov Nurhan</t>
   </si>
   <si>
-    <t>Атамуратов Равиль</t>
+    <t>Ahmetzhan Alisher</t>
   </si>
   <si>
-    <t>Ахметжан Алишер</t>
+    <t>Atamuratov Ravil</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Жуматай Елдос</t>
+    <t>Kistafin Kanat</t>
   </si>
   <si>
-    <t>Кистафин Канат</t>
+    <t>Kocheganov Erkebulan</t>
   </si>
   <si>
-    <t>Кочеганов Еркебулан</t>
+    <t>Kugay Vladimir</t>
   </si>
   <si>
-    <t>Кугай Владимир</t>
+    <t>Zhumatay Eldos</t>
   </si>
   <si>
-    <t>Кайырбеков Мухаммет</t>
+    <t>Halilula Serik</t>
   </si>
   <si>
-    <t>Камзабаев Темиржан</t>
+    <t>Kamzabayev Temirzhan</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Kayyrbekov Muhammet</t>
   </si>
   <si>
-    <t>Молдабеков Арлан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Сейтов Серикбай</t>
+    <t>Moldabekov Arlan</t>
   </si>
   <si>
-    <t>Толеугазинов Жандос</t>
+    <t>Seytov Serikbay</t>
   </si>
   <si>
-    <t>Умирбеков Бахтияр</t>
+    <t>Toleugazinov Zhandos</t>
   </si>
   <si>
-    <t>Халилула Серик</t>
+    <t>Umirbekov Bahtiyar</t>
   </si>
   <si>
-    <t>Ерланов Мади</t>
+    <t>Kamzabaev Orman</t>
   </si>
   <si>
-    <t>Жанузакулы Алмас</t>
+    <t>Kasymbekov Samat</t>
   </si>
   <si>
-    <t>Камзабаев Орман</t>
+    <t>Kim Darya</t>
   </si>
   <si>
-    <t>Касымбеков Самат</t>
+    <t>Kim Petr</t>
   </si>
   <si>
-    <t>Ким Дарья</t>
+    <t>Kim Sergey</t>
   </si>
   <si>
-    <t>Ким Пётр</t>
+    <t>Shavkunov Ivan</t>
   </si>
   <si>
-    <t>Ким Сергей</t>
+    <t>Yerlanov Madi</t>
   </si>
   <si>
-    <t>Шавкунов Иван</t>
+    <t>Zhanuzakuly Almas</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1019,304 +1019,306 @@
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>1985</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C26" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1999</v>
+        <v>1991</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1970</v>
+        <v>1999</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C29" s="8"/>
+      <c r="C29" s="8">
+        <v>1970</v>
+      </c>
       <c r="D29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C30" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C31" s="8"/>
+      <c r="C31" s="8">
+        <v>1982</v>
+      </c>
       <c r="D31" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
-        <v>1992</v>
+        <v>1951</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>1951</v>
+        <v>1990</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C36" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C38" s="8"/>
+      <c r="C38" s="8">
+        <v>1992</v>
+      </c>
       <c r="D38" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C39" s="8"/>
+      <c r="C39" s="8">
+        <v>1986</v>
+      </c>
       <c r="D39" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="1"/>
     </row>