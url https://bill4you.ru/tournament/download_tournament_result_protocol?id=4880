--- v1 (2026-03-31)
+++ v2 (2026-09-27)
@@ -20,231 +20,231 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>БК Альпари</t>
   </si>
   <si>
     <t>Спартакиада трудящихся г.о. Мытищи</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>05.12.2024, БК Альпари, Россия, Московская область, Мытищи, ул. Олимпийский пр-т,  д. 10. ТЦ "Альта"</t>
+    <t>05.12.2024, БК Альпари, Russian Federation, Moscow Region, Mytischi, ул. Олимпийский пр-т,  д. 10. ТЦ "Альта"</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
     <t>АО "Метровагонмаш"</t>
   </si>
   <si>
-    <t>Исламов Кирилл</t>
+    <t>Islamov Kirill</t>
   </si>
   <si>
-    <t>Бурданов Андрей</t>
+    <t>Burdanov Andrey</t>
   </si>
   <si>
     <t>АО "ОКБ КП"</t>
   </si>
   <si>
-    <t>Иванов Михаил</t>
+    <t>Ivanov Mihail</t>
   </si>
   <si>
-    <t>Хасанов Максим</t>
+    <t>Hasanov Maksim</t>
   </si>
   <si>
     <t>ЗАО "Московская пивоваренная компания "</t>
   </si>
   <si>
-    <t>Новиков Евгений</t>
+    <t>Novikov Evgeniy</t>
   </si>
   <si>
-    <t>Федоров Владислав</t>
+    <t>Fedorov Vladislav</t>
   </si>
   <si>
     <t>ФНЦГ имени Ф. Ф. Эрисмана</t>
   </si>
   <si>
-    <t>Языков Александр</t>
+    <t>Yazykov Aleksandr</t>
   </si>
   <si>
-    <t>Мелентьев Андрей</t>
+    <t>Melentev Andrey</t>
+  </si>
+  <si>
+    <t>ТРАКС ГК КСК</t>
+  </si>
+  <si>
+    <t>Chernov Maksim</t>
+  </si>
+  <si>
+    <t>Bokovenko Sergey</t>
+  </si>
+  <si>
+    <t>МБУ "МФЦ Мытищи"</t>
+  </si>
+  <si>
+    <t>Naumov Stanislav</t>
+  </si>
+  <si>
+    <t>Generalov Valeriy</t>
   </si>
   <si>
     <t>МБУ «УГИО»</t>
   </si>
   <si>
-    <t>Топоров Владимир</t>
+    <t>Toporov Vladimir</t>
   </si>
   <si>
-    <t>Казаненко Валерий</t>
-[...8 lines deleted...]
-    <t>Генералов Валерий</t>
+    <t>Kazanenko Valeriy</t>
   </si>
   <si>
     <t>АО "ММЗ"</t>
   </si>
   <si>
-    <t>Шереметьев Роман</t>
+    <t>Sheremetev Roman</t>
   </si>
   <si>
-    <t>Смирнов Петр</t>
+    <t>Smirnov Petr</t>
   </si>
   <si>
-    <t>ТРАКС ГК КСК</t>
+    <t>ООО «Самолет Плюс Мытищи»</t>
   </si>
   <si>
-    <t>Чернов Максим</t>
+    <t>Kobylyackiy Viktor</t>
   </si>
   <si>
-    <t>Боковенко Сергей</t>
+    <t>Stepanov Vladimir</t>
   </si>
   <si>
     <t>Скорая ViTA</t>
   </si>
   <si>
-    <t>Баников Павел</t>
+    <t>Banikov Pavel</t>
   </si>
   <si>
-    <t>Капранов Владимир</t>
+    <t>Kapranov Vladimir</t>
   </si>
   <si>
     <t>«Эпицентр», Роспотребнадзор ФБУЗ</t>
   </si>
   <si>
-    <t>Назаров Алексей</t>
+    <t>Nazarov Aleksey</t>
   </si>
   <si>
-    <t>Денисенко Александр</t>
+    <t>Denisenko Aleksandr</t>
   </si>
   <si>
     <t>МДМ ЛАЙТ (Профессиональные осветительные решения)</t>
   </si>
   <si>
-    <t>Ионов Алексей</t>
+    <t>Ionov Aleksey</t>
   </si>
   <si>
-    <t>Миндлин Николай</t>
-[...8 lines deleted...]
-    <t>Степанов Владимир</t>
+    <t>Mindlin Nikolay</t>
   </si>
   <si>
     <t>Образование</t>
   </si>
   <si>
-    <t>Яндиев Амир</t>
+    <t>Yandiev Amir</t>
   </si>
   <si>
-    <t>Чекрыжов Николай</t>
+    <t>Chekryzhov Nikolay</t>
   </si>
   <si>
     <t>Мытищинский приборостроительный завод</t>
   </si>
   <si>
-    <t>Сахаров Сергей</t>
+    <t>Saharov Sergey</t>
   </si>
   <si>
-    <t>Александров Ярослав</t>
+    <t>Aleksandrov Yaroslav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Мытищи</t>
+    <t>Mytischi</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1194,51 +1194,53 @@
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="9"/>
       <c r="B41" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C41" s="9"/>
       <c r="D41" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E41" s="12"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="9"/>
       <c r="B42" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C42" s="9"/>
       <c r="D42" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="E42" s="12"/>
+      <c r="E42" s="12" t="s">
+        <v>61</v>
+      </c>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8" customHeight="1" ht="3">
       <c r="A43" s="9"/>
       <c r="B43" s="12"/>
       <c r="C43" s="9"/>
       <c r="D43" s="9"/>
       <c r="E43" s="12"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11" t="s">
         <v>61</v>
@@ -1356,53 +1358,51 @@
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="9"/>
       <c r="B53" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C53" s="9"/>
       <c r="D53" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E53" s="12"/>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="9"/>
       <c r="B54" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C54" s="9"/>
       <c r="D54" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="E54" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E54" s="12"/>
       <c r="F54" s="7"/>
       <c r="G54" s="7"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8" customHeight="1" ht="3">
       <c r="A55" s="9"/>
       <c r="B55" s="12"/>
       <c r="C55" s="9"/>
       <c r="D55" s="9"/>
       <c r="E55" s="12"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C56" s="11"/>
       <c r="D56" s="11"/>
       <c r="E56" s="11" t="s">
         <v>61</v>