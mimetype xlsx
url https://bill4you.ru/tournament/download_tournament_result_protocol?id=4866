--- v0 (2025-10-04)
+++ v1 (2026-08-28)
@@ -20,114 +20,114 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>БК "Чемпион" (на Московской)</t>
   </si>
   <si>
     <t>Любительский турнир Свободная пирамида в БК "Чемпион 2" г. Краснодар 40+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.12.2024, БК "Чемпион" (на Московской), Россия, Краснодарский край, Краснодар, ул.Московская, 122</t>
+    <t>07.12.2024, БК "Чемпион" (на Московской), Russian Federation, Krasnodar Territory, Krasnodar, ул.Московская, 122</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Редько Олег</t>
+    <t>Redko Oleg</t>
   </si>
   <si>
-    <t>Галустян Гагик</t>
+    <t>Galustian Gagik</t>
   </si>
   <si>
-    <t>Козлов Станислав</t>
+    <t>Kozlov Stanislav</t>
   </si>
   <si>
-    <t>Удод Сергей</t>
+    <t>Udod Sergey</t>
   </si>
   <si>
-    <t>Скворцов Владимир</t>
+    <t>Sheremetev Evgeniy</t>
   </si>
   <si>
-    <t>Шереметьев Евгений</t>
+    <t>Skvorcov Vladimir</t>
   </si>
   <si>
-    <t>Уренцов Виталий</t>
+    <t>Urencov Vitaliy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -668,76 +668,76 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="8">
         <v>1984</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="8">
-        <v>1980</v>
+        <v>1974</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="E12" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E12" s="9"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="8">
-        <v>1974</v>
+        <v>1980</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="E13" s="9"/>
+      <c r="E13" s="9" t="s">
+        <v>23</v>
+      </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="8">
         <v>1984</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="9"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10"/>
       <c r="B15" s="7"/>