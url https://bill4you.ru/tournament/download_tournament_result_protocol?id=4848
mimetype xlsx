--- v0 (2025-12-26)
+++ v1 (2026-07-26)
@@ -1184,51 +1184,51 @@
       </c>
       <c r="C28" s="8">
         <v>1991</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>1986</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
@@ -1730,51 +1730,51 @@
       </c>
       <c r="C56" s="8">
         <v>1987</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C57" s="8">
         <v>1992</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C58" s="8"/>
       <c r="D58" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>