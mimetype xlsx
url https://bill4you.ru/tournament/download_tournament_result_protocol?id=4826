--- v0 (2025-10-24)
+++ v1 (2026-08-19)
@@ -20,135 +20,135 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>Открытый Кубок Москвы среди любителей. Корона. Женщины</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.12.2024, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
+    <t>21.12.2024, "Дворец бильярдного спорта", Russian Federation, Moscow, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Колеватых Алла</t>
+    <t>Kolevatyh Alla</t>
   </si>
   <si>
-    <t>Лащ Елена</t>
+    <t>Las Elena</t>
   </si>
   <si>
-    <t>Денисова Екатерина</t>
+    <t>Denisova Ekaterina</t>
   </si>
   <si>
-    <t>Ташева Наргиз</t>
+    <t>Tasheva Nargiza</t>
   </si>
   <si>
-    <t>Гаврилина Диана</t>
+    <t>Chunakova Yanina</t>
   </si>
   <si>
-    <t>Ким Елизавета</t>
+    <t>Gavrilina Diana</t>
   </si>
   <si>
-    <t>Чунакова Янина</t>
+    <t>Kim Elizaveta</t>
   </si>
   <si>
-    <t>Щербакова Олеся</t>
+    <t>Scherbakova Olesya</t>
   </si>
   <si>
-    <t>Агапова Надежда</t>
+    <t>Agapova Nadezhda</t>
   </si>
   <si>
-    <t>Мокеева Александра</t>
+    <t>Mokeeva Aleksandra</t>
   </si>
   <si>
-    <t>Онуфриева Алия</t>
+    <t>Onufrieva Aliya</t>
   </si>
   <si>
-    <t>Страхова Светлана</t>
+    <t>Ruckih Aleksandra</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
   <si>
-    <t>Узбекистан</t>
+    <t>Uzbekistan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -687,90 +687,90 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="8">
         <v>1992</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="8">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C13" s="8"/>
+      <c r="C13" s="8">
+        <v>1985</v>
+      </c>
       <c r="D13" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C14" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="8">
         <v>1987</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>29</v>