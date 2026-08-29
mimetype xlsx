--- v0 (2025-10-23)
+++ v1 (2026-08-29)
@@ -20,162 +20,162 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>МОО "ХМГФБС"</t>
   </si>
   <si>
     <t>Чемпионат города Ханты-Мансийска</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.12.2024, МОО "ХМГФБС" (клуб), Россия, ХМАО - Югра, Ханты-Мансийск</t>
+    <t>07.12.2024, МОО "ХМГФБС" (клуб), Russian Federation, KhMAO - Yugra, Khanty-Mansiysk</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кинчин Валерий</t>
+    <t>Kinchin Valeriy</t>
   </si>
   <si>
-    <t>Дружинин Петр</t>
+    <t>Dryginin Petr</t>
   </si>
   <si>
-    <t>Шалагин Владимир</t>
+    <t>Shalagin Vladimir</t>
   </si>
   <si>
-    <t>Куриков Семен</t>
+    <t>Kurikov Semen</t>
   </si>
   <si>
-    <t>Любин Максим</t>
+    <t>Lyubin Maxim</t>
   </si>
   <si>
-    <t>Тюльканов Антон</t>
+    <t>Tyulkanov Anton</t>
   </si>
   <si>
-    <t>Бедель Валерий</t>
+    <t>Bedel Valeriy</t>
   </si>
   <si>
-    <t>Жуланов Евгений</t>
+    <t>Zhulanov Evgeny</t>
   </si>
   <si>
-    <t>Елецкий Владимир</t>
+    <t>Eleckiy Vladimir</t>
   </si>
   <si>
-    <t>Кинзин Михаил</t>
+    <t>Kinzin Mikhail</t>
   </si>
   <si>
-    <t>Лошаков Илья</t>
+    <t>Loshakov Ilya</t>
   </si>
   <si>
-    <t>Рогозин Юрий</t>
+    <t>Rogozin Yuriy</t>
   </si>
   <si>
-    <t>Агаев Богдан</t>
+    <t>Agaev Bogdan</t>
   </si>
   <si>
-    <t>Дубровин Виктор</t>
+    <t>Musin Aleksey</t>
   </si>
   <si>
-    <t>Мусин Алексей</t>
+    <t>Syriev Sergei</t>
   </si>
   <si>
-    <t>Сырьев Сергей</t>
+    <t>Viktor Dobrovin</t>
   </si>
   <si>
-    <t>Андрей Красников</t>
+    <t>Andrey Krasnikov</t>
   </si>
   <si>
-    <t>Дубчак Иван</t>
+    <t>Dubchak Ivan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ханты-Мансийск</t>
+    <t>Khanty-Mansiysk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -890,91 +890,91 @@
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1986</v>
+        <v>1974</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1974</v>
+        <v>1964</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1964</v>
+        <v>1986</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1964</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="9" t="s">