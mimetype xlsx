--- v0 (2025-12-03)
+++ v1 (2026-06-08)
@@ -796,51 +796,51 @@
       </c>
       <c r="C15" s="8">
         <v>2011</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>2013</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>2014</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="1"/>