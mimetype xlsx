--- v0 (2025-12-26)
+++ v1 (2026-04-27)
@@ -1065,51 +1065,53 @@
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>133</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>137</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="8"/>
+      <c r="C15" s="8">
+        <v>1978</v>
+      </c>
       <c r="D15" s="8" t="s">
         <v>133</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>137</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
         <v>1981</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>133</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>137</v>