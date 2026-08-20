--- v1 (2026-03-23)
+++ v2 (2026-08-20)
@@ -20,303 +20,303 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t xml:space="preserve">ОО БАБС </t>
   </si>
   <si>
     <t>Кубок Беларуси, мужчины</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.12.2024, БК Шпиль, Беларусь, Минск, ул. Тимирязева 123/2</t>
+    <t>07.12.2024, БК Шпиль, Belarus, Minsk, ул. Тимирязева 123/2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 58</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Казаченко Илья</t>
+    <t>Kazacenko Il'a</t>
   </si>
   <si>
-    <t>Салтовский Евгений</t>
+    <t>Saltovskiy Evgeniy</t>
   </si>
   <si>
-    <t>Колосов Денис</t>
+    <t>Cizov Valerij</t>
   </si>
   <si>
-    <t>Чижов Валерий</t>
+    <t>Kolosov Denis</t>
   </si>
   <si>
-    <t>Вераксо Роман</t>
+    <t>Grigor'ev An</t>
   </si>
   <si>
-    <t>Григорьев Ян</t>
+    <t>Kostukovec Aleksandr</t>
   </si>
   <si>
-    <t>Костюковец Александр</t>
+    <t>Kundas Nikita</t>
   </si>
   <si>
-    <t>Кундас Никита</t>
+    <t>Verakso Roman</t>
   </si>
   <si>
-    <t>Алейников Павел</t>
+    <t>Alejnikov Pavel</t>
   </si>
   <si>
-    <t>Бруснев Дмитрий</t>
+    <t>Brusnev Dmitriy</t>
   </si>
   <si>
-    <t>Булыка Владислав</t>
+    <t>Bulyka Vladislav</t>
   </si>
   <si>
-    <t>Вашковский Александр</t>
+    <t>Pavlovic Timofej</t>
   </si>
   <si>
-    <t>Заенчковский Антон</t>
+    <t>Pincukov Evgenij</t>
   </si>
   <si>
-    <t>Павлович Тимофей</t>
+    <t>Secko Maksim</t>
   </si>
   <si>
-    <t>Пинчуков Евгений</t>
+    <t>Vaskovskij Aleksandr</t>
   </si>
   <si>
-    <t>Сечко Максим</t>
+    <t>Zaenckovskij Anton</t>
   </si>
   <si>
-    <t>Аксень Владислав</t>
+    <t>Aksen' Vladislav</t>
   </si>
   <si>
-    <t>Брановский Ян</t>
+    <t>branovski yan</t>
   </si>
   <si>
-    <t>Голынкин Эдгар</t>
+    <t>Cerkasov Vadim</t>
   </si>
   <si>
-    <t>Гриневич Ростислав</t>
+    <t>Cernik Arsenij</t>
   </si>
   <si>
-    <t>Девятков Владимир</t>
+    <t>Devatkov Vladimir</t>
   </si>
   <si>
-    <t>Ефимов Юрий</t>
+    <t>Efimov Urij</t>
   </si>
   <si>
-    <t>Жуковский Егор</t>
+    <t>Golynkin Edgar</t>
   </si>
   <si>
-    <t>Зуй Кирилл</t>
+    <t>Grinevich Rostislav</t>
   </si>
   <si>
-    <t>Карпович Вадим</t>
+    <t>Hackevic Igor'</t>
   </si>
   <si>
-    <t>Курач Александр</t>
+    <t>Karpovic Vadim</t>
   </si>
   <si>
-    <t>Ламака Денис</t>
+    <t>Kurac Aleksandr</t>
   </si>
   <si>
-    <t>Сергеев Александр</t>
+    <t>Lamaka Denis</t>
   </si>
   <si>
-    <t>Тимофеев Тимофей</t>
+    <t>Sergeev Aleksandr</t>
   </si>
   <si>
-    <t>Хацкевич Игорь</t>
+    <t>Timofeev Timofej</t>
   </si>
   <si>
-    <t>Черкасов Вадим</t>
+    <t>Zuj Kirill</t>
   </si>
   <si>
-    <t>Черник Арсений</t>
+    <t>Zukovskij Egor</t>
   </si>
   <si>
-    <t>Бувалец Владислав</t>
+    <t>Buvalec Vladislav</t>
   </si>
   <si>
-    <t>Воронько Даниил</t>
+    <t>Drobyshev Vladimir</t>
   </si>
   <si>
-    <t>Дробышев Владимир</t>
+    <t>Drozd Il'a</t>
   </si>
   <si>
-    <t>Дрозд Илья</t>
+    <t>Elin Andrey</t>
   </si>
   <si>
-    <t>Елин Андрей</t>
+    <t>Kastelan Aleksandr</t>
   </si>
   <si>
-    <t>Званцов Иван</t>
+    <t>Logich Aleksej</t>
   </si>
   <si>
-    <t>Каштелян Александр</t>
+    <t>Malafei Egor</t>
   </si>
   <si>
-    <t>Логич Алексей</t>
+    <t>Memedov Agil</t>
   </si>
   <si>
-    <t>Малафей Егор</t>
+    <t>Mizovec Artem</t>
   </si>
   <si>
-    <t>Мамедов Агил</t>
+    <t>Naumenko Bogdan</t>
   </si>
   <si>
-    <t>Мизовец Артем</t>
+    <t>Panova Lilia</t>
   </si>
   <si>
-    <t>Науменко Богдан</t>
+    <t>Samsonenko Roman</t>
   </si>
   <si>
-    <t>Панова Лилия</t>
+    <t>ShiIovich Nazar</t>
   </si>
   <si>
-    <t>Самсоненко Роман</t>
+    <t>Teterskiy Roman</t>
   </si>
   <si>
-    <t>Тетерский Роман</t>
+    <t>Voronko Daniil</t>
   </si>
   <si>
-    <t>Шилович Назар</t>
+    <t>Zvancov Ivan</t>
   </si>
   <si>
-    <t>Белоглазко Андрей</t>
+    <t>Beloglazko Andrej</t>
   </si>
   <si>
-    <t>Булавин Тимофей</t>
+    <t>Bulavin Timofey</t>
   </si>
   <si>
-    <t>Ковалев Евгений</t>
+    <t>Kovalev Evgenii</t>
   </si>
   <si>
-    <t>Крук Андрей</t>
+    <t>Kruk Andrew</t>
   </si>
   <si>
-    <t>Крупский Евгений</t>
+    <t>Krupski Yauheni</t>
   </si>
   <si>
-    <t>Мухамеджан Ербол</t>
+    <t>Muhamedzhan Erbol</t>
   </si>
   <si>
-    <t>Петухов Александр</t>
+    <t>Petuhov Aleksandr</t>
   </si>
   <si>
-    <t>Прохоров Роман</t>
+    <t>Prokharau Raman</t>
   </si>
   <si>
-    <t>Урбан Павел</t>
+    <t>Sejkin Vladislav</t>
   </si>
   <si>
-    <t>Шейкин Владислав</t>
+    <t>Urban Pavel</t>
   </si>
   <si>
-    <t>Гецман Дмитрий</t>
+    <t>Hetsman Dzmitry</t>
   </si>
   <si>
-    <t>Хрусталёв Виталий</t>
+    <t>Hrustalev Vitalij</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Беларусь</t>
+    <t>Belarus</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -817,151 +817,151 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1994</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>78</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1992</v>
+        <v>1986</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1986</v>
+        <v>2006</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>2006</v>
+        <v>1993</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>78</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1979</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>78</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -997,131 +997,131 @@
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>2002</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1994</v>
+        <v>2008</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1984</v>
+        <v>1992</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>2008</v>
+        <v>1987</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2008</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1137,74 +1137,74 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>2008</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>1979</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F28" s="1"/>
@@ -1217,549 +1217,549 @@
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>1982</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1988</v>
+        <v>2013</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1973</v>
+        <v>1995</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>2014</v>
+        <v>1973</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1998</v>
+        <v>2014</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>2008</v>
+        <v>1998</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1994</v>
+        <v>2008</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>2008</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1996</v>
+        <v>1988</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1996</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>2010</v>
+        <v>1982</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>1982</v>
+        <v>1997</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
         <v>2005</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
-        <v>1997</v>
+        <v>2008</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
-        <v>2005</v>
+        <v>1989</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
-        <v>1989</v>
+        <v>2014</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8">
-        <v>2009</v>
+        <v>2002</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C51" s="8">
-        <v>2014</v>
+        <v>2002</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
-        <v>2002</v>
+        <v>2013</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="C53" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C53" s="8"/>
       <c r="D53" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="C54" s="8"/>
+      <c r="C54" s="8">
+        <v>2010</v>
+      </c>
       <c r="D54" s="8" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="8">
-        <v>2013</v>
+        <v>2005</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C56" s="8">
         <v>1968</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E56" s="9" t="s">
@@ -1893,71 +1893,71 @@
       </c>
       <c r="B63" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C63" s="8">
         <v>1998</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C64" s="8">
-        <v>1995</v>
+        <v>1972</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C65" s="8">
-        <v>1972</v>
+        <v>1995</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8"/>
       <c r="B66" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C66" s="8">
         <v>1981</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>84</v>
       </c>