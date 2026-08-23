--- v0 (2025-10-02)
+++ v1 (2026-08-23)
@@ -20,201 +20,201 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>БК "ДОСТАР"</t>
   </si>
   <si>
     <t>Достар</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>24.11.2024, БК "ДОСТАР", Казахстан, Карагандинская область, Караганда, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
+    <t>24.11.2024, БК "ДОСТАР", Kazakhstan, Qaraǵandy oblysy, Karagandy, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Симеониди Юрий</t>
+    <t>Simeonidi Yuriy</t>
   </si>
   <si>
-    <t>Маршеитов Жанат</t>
+    <t>Marsheitov Zhanat</t>
   </si>
   <si>
-    <t>Джарымбетов Нуркен</t>
+    <t>Dzharymbetov Nurken</t>
   </si>
   <si>
-    <t>Сейкимбаев Бауржан</t>
+    <t>Seykimbaev Baurzhan</t>
   </si>
   <si>
-    <t>Абдихамитов Ерсин</t>
+    <t>Abdihamitov Ersin</t>
   </si>
   <si>
-    <t>Атаев Талгат</t>
+    <t>Ataev Talgat</t>
   </si>
   <si>
-    <t>Кинжигазиев Айдос</t>
+    <t>Kinzhigaziev Aydos</t>
   </si>
   <si>
-    <t>Омаров Рустем</t>
+    <t>Omarov Rustem</t>
   </si>
   <si>
-    <t>Даншулаков Толеген</t>
+    <t>Danshulakov Tolegen</t>
   </si>
   <si>
-    <t>Темирбекулы Бауыржан</t>
+    <t>Temirbekuly Bauyrzhan</t>
   </si>
   <si>
-    <t>Усенбаев Замирбек</t>
+    <t>Usenbaev Damirbek</t>
   </si>
   <si>
-    <t>Югай Елизавета</t>
+    <t>Yugay Elizaveta</t>
   </si>
   <si>
-    <t>Воробьев Станислав</t>
+    <t>Niyarov Baurzhan</t>
   </si>
   <si>
-    <t>Жилкибаев Ельжан</t>
+    <t>Simeonidi Vasiliy</t>
   </si>
   <si>
-    <t>Нияров Бауржан</t>
+    <t>Vorobev Stanislav</t>
   </si>
   <si>
-    <t>Симеониди Василий</t>
+    <t>Zhilkibaev Elzhan</t>
   </si>
   <si>
-    <t>Ахмедиев Жанбота</t>
+    <t>Ahmediev Zhanbota</t>
   </si>
   <si>
-    <t>Ербалин Ардак</t>
+    <t>Erbalin Ardak</t>
   </si>
   <si>
-    <t>Каирбеков Казбек</t>
+    <t>Kairbekov Kazbek</t>
   </si>
   <si>
-    <t>Смагулов Нурлан</t>
+    <t>Smagulov Nurlan</t>
   </si>
   <si>
-    <t>Такишева Диана</t>
+    <t>Takisheva Diana</t>
   </si>
   <si>
-    <t>Талгатулы Азат</t>
+    <t>Talgatuly Azat</t>
   </si>
   <si>
-    <t>Узбеков Нурбол</t>
+    <t>Urazbekov Marat</t>
   </si>
   <si>
-    <t>Уразбеков Марат</t>
+    <t>Uzbekov Nurbol</t>
   </si>
   <si>
-    <t>Бахытбекуулу Чынтемир</t>
+    <t>Bahytbekuulu Chyntemir</t>
   </si>
   <si>
-    <t>Шугелов Кайрат</t>
+    <t>Shugelov Kayrat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Темиртау</t>
+    <t>Temirtau</t>
   </si>
   <si>
-    <t>Караганда</t>
+    <t>Karagandy</t>
   </si>
   <si>
-    <t>Шымкент</t>
+    <t>Shymkent</t>
   </si>
   <si>
-    <t>Талас</t>
+    <t>Talas</t>
   </si>
   <si>
-    <t>Семей</t>
+    <t>Semey</t>
   </si>
   <si>
-    <t>Алматы</t>
+    <t>Almaty</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -915,117 +915,117 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>1984</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1995</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1111,77 +1111,77 @@
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1983</v>
+        <v>1982</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1992</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>