--- v0 (2026-06-06)
+++ v1 (2026-08-27)
@@ -20,246 +20,246 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>IRBIS-S</t>
   </si>
   <si>
     <t>Открытый турнир БИЛЬЯРДНОГО ШОУРУМА "IRBIS-S" по русской пирамиде</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>05.12.2024, IRBIS-S, Узбекистан, Самаркандская область, Самарканд, улица Хусейна Байкары,  16</t>
+    <t>05.12.2024, IRBIS-S, Uzbekistan, Samarkand Region, Samarkand, улица Хусейна Байкары,  16</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 42</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Абдуллоев Бахтовар</t>
+    <t>Abdulloev Bahtovar</t>
   </si>
   <si>
-    <t>Мирзокулов Бобур</t>
+    <t>Mirzoqulov Bobur</t>
   </si>
   <si>
-    <t>Юлдашев Маруф</t>
+    <t>Yuldashev Maruf</t>
   </si>
   <si>
-    <t>Хамидов Зафар</t>
+    <t>Hamidov Zafar</t>
   </si>
   <si>
-    <t>Абдужалилов Файзи</t>
+    <t>Abduzhalilov Fayzi</t>
   </si>
   <si>
-    <t>Гафуров Баходир</t>
-[...2 lines deleted...]
-    <t>Насимов Толиб</t>
+    <t>Gafurov Bahodir</t>
   </si>
   <si>
     <t>Narzullayev Baxtiyor</t>
   </si>
   <si>
-    <t>Касимов Олим</t>
+    <t>Nasimov Tolib</t>
   </si>
   <si>
-    <t>Курбонов Умид</t>
+    <t>Halikov Abdullo</t>
   </si>
   <si>
-    <t>Кушбоков Шерали</t>
+    <t>Kasimov Olim</t>
   </si>
   <si>
-    <t>Рустамов Фаридун</t>
+    <t>Khaitov Zarif</t>
   </si>
   <si>
-    <t>Сабатуллаев Озоджон</t>
+    <t>Kurbonov Umid</t>
   </si>
   <si>
-    <t>Салимов Валижон</t>
+    <t>Kushbokov Sherali</t>
   </si>
   <si>
-    <t>Хаитов Зариф</t>
+    <t>Rustamov Faridun</t>
   </si>
   <si>
-    <t>Халиков Абдулло</t>
+    <t>Sabatullaev Ozodzhon</t>
   </si>
   <si>
-    <t>Азизов Зокир</t>
+    <t>Salimov Valijon</t>
   </si>
   <si>
-    <t>Асадов Джахонгир</t>
+    <t>Asadov Dzhahongir</t>
   </si>
   <si>
-    <t>Вафаев Джавохир</t>
+    <t>Azizov Zokir</t>
   </si>
   <si>
-    <t>Касимов Ботур</t>
+    <t>Fazliev Sardor</t>
   </si>
   <si>
-    <t>Рустамов Дамир</t>
+    <t>Kasimov Botur</t>
   </si>
   <si>
-    <t>Темиров Наим</t>
+    <t>Rustamov Damir</t>
   </si>
   <si>
-    <t>Фазлиев Сардор</t>
+    <t>Temirov Naim</t>
   </si>
   <si>
-    <t>Юлдашев Равшан</t>
+    <t>Vafaev Dzhavohir</t>
   </si>
   <si>
-    <t>Ахадов Достонжон</t>
+    <t>Yuldashev Ravshan</t>
   </si>
   <si>
-    <t>Джалолов Амирджон</t>
-[...11 lines deleted...]
-    <t>Шарифов Зариф</t>
+    <t>Akhadov Dostonjon</t>
   </si>
   <si>
     <t>Davronov Xurshed</t>
   </si>
   <si>
+    <t>Jalolov Amirjon</t>
+  </si>
+  <si>
+    <t>Matmusaev Hamid</t>
+  </si>
+  <si>
+    <t>Muhtorov Rustam</t>
+  </si>
+  <si>
     <t>Qarshiboyev Hayitboy</t>
   </si>
   <si>
-    <t>Ишонкулов Одил</t>
+    <t>Sadiev Ulugbek</t>
   </si>
   <si>
-    <t>Назаров Ойбек</t>
+    <t>Sharifov Zarif</t>
   </si>
   <si>
-    <t>Нарзуллаев Толмас</t>
+    <t>Hakimov Shohruh</t>
   </si>
   <si>
-    <t>Раджабов Икром</t>
+    <t>Halilov Azizbek</t>
   </si>
   <si>
-    <t>Рашидов Рауф</t>
+    <t>Ishonkulov Tohir</t>
   </si>
   <si>
-    <t>Рустамов Амир</t>
+    <t>Narzullaev Tolmas</t>
   </si>
   <si>
-    <t>Туранов Бахриддин</t>
+    <t>Nazarov Oybek</t>
   </si>
   <si>
-    <t>Хакимов Шохрух</t>
+    <t>Radzhabov Ikrom</t>
   </si>
   <si>
-    <t>Халилов Азизбек</t>
+    <t>Rashidov Rauf</t>
   </si>
   <si>
-    <t>Шохназаров Шахбоз</t>
+    <t>Rustamov Amir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Shohnazarov Shahboz</t>
   </si>
   <si>
-    <t>Юлдашев Бокижон</t>
+    <t>Turanov Bahriddin</t>
+  </si>
+  <si>
+    <t>born in</t>
+  </si>
+  <si>
+    <t>Yuldashev Bokizhon</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Душанбе</t>
+    <t>Dushanbe</t>
   </si>
   <si>
-    <t>Самарканд</t>
+    <t>Samarkand</t>
   </si>
   <si>
-    <t>Джизак</t>
+    <t>Jizzakh</t>
   </si>
   <si>
-    <t>Ташкент</t>
+    <t>Tashkent</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -840,217 +840,217 @@
         <v>20</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C16" s="8"/>
+      <c r="C16" s="8">
+        <v>1986</v>
+      </c>
       <c r="D16" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C18" s="8"/>
+      <c r="C18" s="8">
+        <v>1998</v>
+      </c>
       <c r="D18" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C19" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1995</v>
+        <v>1988</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1986</v>
+        <v>1995</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>65</v>
       </c>
@@ -1196,318 +1196,318 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2001</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1968</v>
+        <v>2000</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1995</v>
+        <v>1968</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8"/>
       <c r="D41" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8"/>
       <c r="D42" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="C43" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C43" s="8"/>
       <c r="D43" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="C44" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C44" s="8"/>
       <c r="D44" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>1980</v>
+        <v>1972</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="8"/>
+      <c r="C46" s="8">
+        <v>1985</v>
+      </c>
       <c r="D46" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="C47" s="8"/>
+      <c r="C47" s="8">
+        <v>1980</v>
+      </c>
       <c r="D47" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8"/>
       <c r="D48" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F48" s="1"/>