--- v0 (2025-12-07)
+++ v1 (2026-04-01)
@@ -1732,56 +1732,58 @@
       </c>
       <c r="B56" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C56" s="8">
         <v>1980</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C57" s="8">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="E57" s="9"/>
+      <c r="E57" s="9" t="s">
+        <v>81</v>
+      </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C58" s="8">
         <v>1977</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">