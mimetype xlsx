--- v0 (2025-10-18)
+++ v1 (2026-08-20)
@@ -20,183 +20,183 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Федерация русского бильярда  г. Ростова-на-Дону</t>
   </si>
   <si>
     <t>Чемпионат города Ростова-на-Дону "Свободная пирамида" лига Сеньоров.</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.11.2024, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Суворова,  91</t>
+    <t>16.11.2024, Доберман, Ростов-на-Дону, Russian Federation, Rostov Region, Rostov-on-Don, ул. Красноармейская,  157</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кутицкий Андрей</t>
+    <t>Kutitskiy Andrey</t>
   </si>
   <si>
-    <t>Калужников Александр</t>
+    <t>Kaluzhnikov Aleksandr</t>
   </si>
   <si>
-    <t>Абрамов Владимир</t>
+    <t>Abramov Vladimir</t>
   </si>
   <si>
-    <t>Алексеев Алексей</t>
+    <t>Alekseev Aleksey</t>
   </si>
   <si>
-    <t>Ефимов Вячеслав</t>
+    <t>Efimov Vaceslav</t>
   </si>
   <si>
-    <t>Захарин Денис</t>
+    <t>Karpov Andrey</t>
   </si>
   <si>
-    <t>Карпов Андрей</t>
+    <t>Khrisoluri Stanislav</t>
   </si>
   <si>
-    <t>Хрисолури Станислав</t>
+    <t>Zaharin Denis</t>
   </si>
   <si>
-    <t>Аваков Артур</t>
+    <t>Avakov Artur</t>
   </si>
   <si>
-    <t>Вакульчик Эдуард</t>
+    <t>Gorbanev Sergej</t>
   </si>
   <si>
-    <t>Горбанев Сергей</t>
+    <t>Kulkov Mikhail</t>
   </si>
   <si>
-    <t>Кульков Михаил</t>
+    <t>Lysuk Vaceslav</t>
   </si>
   <si>
-    <t>Лысюк Вячеслав</t>
+    <t>Mehedenko Oleg</t>
   </si>
   <si>
-    <t>Мехеденко Олег</t>
+    <t>Saltykov Roman</t>
   </si>
   <si>
-    <t>Салтыков Роман</t>
+    <t>Ten Sergey</t>
   </si>
   <si>
-    <t>Тен Сергей</t>
+    <t>Vakulchik Eduard</t>
   </si>
   <si>
-    <t>Ванидовский Евгений</t>
+    <t>Carstvennyy Gennadiy</t>
   </si>
   <si>
-    <t>Голубев Алексей</t>
+    <t>Golubev Alex</t>
   </si>
   <si>
-    <t>Гранкин Андрей</t>
+    <t>Grankin Andrey</t>
   </si>
   <si>
-    <t>Калашников Роман</t>
+    <t>Kalashnikov Roman</t>
   </si>
   <si>
-    <t>Кобзев Владимир</t>
+    <t>Kobzev Vladimir</t>
   </si>
   <si>
-    <t>Пламидин Михаил</t>
+    <t>Plamidin Mihail</t>
   </si>
   <si>
-    <t>Речкалов Валерий</t>
+    <t>Rechkalov Valery</t>
   </si>
   <si>
-    <t>Царственный Геннадий</t>
+    <t>Vanidovskiy Evgeniy</t>
   </si>
   <si>
-    <t>Кокин Владимир</t>
+    <t>Kokin Vladimir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>КМС</t>
+  </si>
+  <si>
     <t>3р</t>
   </si>
   <si>
-    <t>КМС</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
-[...2 lines deleted...]
-    <t>Таганрог</t>
+    <t>Taganrog</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -755,271 +755,271 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>1978</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
-        <v>1979</v>
+        <v>1978</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
-        <v>1978</v>
+        <v>1983</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>1983</v>
+        <v>1979</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1962</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>1966</v>
+        <v>1983</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>1983</v>
+        <v>1981</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>1981</v>
+        <v>1963</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>1963</v>
+        <v>1969</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>1969</v>
+        <v>1976</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>1976</v>
+        <v>1971</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
-        <v>1971</v>
+        <v>1966</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
-        <v>1982</v>
+        <v>1970</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="8">
         <v>1974</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E25" s="9" t="s">
@@ -1111,51 +1111,51 @@
       </c>
       <c r="B30" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="8">
         <v>1966</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="8">
-        <v>1970</v>
+        <v>1982</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8">
         <v>25</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>45</v>
       </c>