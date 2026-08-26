--- v0 (2025-10-26)
+++ v1 (2026-08-26)
@@ -12,284 +12,287 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>ФБС Хабаровского края</t>
   </si>
   <si>
     <t>Краевой турнир "Кубок Народного единства"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.11.2024, "Спортивный клуб бильярда", Россия, Хабаровский край, Хабаровск, Амурский б-р,  43</t>
+    <t>16.11.2024, "Спортивный клуб бильярда", Russian Federation, Khabarovsk Territory, Khabarovsk, Амурский б-р,  43</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 45</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Грязнов Егор</t>
+    <t>Griaznov Egor</t>
   </si>
   <si>
-    <t>Сорокин Павел</t>
-[...2 lines deleted...]
-    <t>Котуков Максим</t>
+    <t>Sorokin Pavel</t>
   </si>
   <si>
     <t>Kavelin Ilya</t>
   </si>
   <si>
-    <t>Воробьев Андрей</t>
+    <t>Kotukov Maksim</t>
   </si>
   <si>
-    <t>Дедисклеин Николай</t>
+    <t>Dedisklein Nikolay</t>
   </si>
   <si>
-    <t>Кравченко Евгений</t>
+    <t>Kravchenko Evgeniy</t>
   </si>
   <si>
-    <t>Лунев Сергей</t>
+    <t>Lynev Sergey</t>
   </si>
   <si>
-    <t>Володько Андрей</t>
+    <t>Vorobev Andrei</t>
   </si>
   <si>
-    <t>Дымович Пётр</t>
+    <t>Dymovich Petr</t>
   </si>
   <si>
-    <t>Мельтинова Елизавета</t>
+    <t>Meltinova Elizaveta</t>
   </si>
   <si>
-    <t>Соседов Станислав</t>
+    <t>Sosedov Stanislav</t>
   </si>
   <si>
-    <t>Пак Вадим</t>
+    <t>Volodko Andrey</t>
   </si>
   <si>
-    <t>Плотников Евгений</t>
+    <t>Pak Vadim</t>
   </si>
   <si>
-    <t>Пурдышова Юлия</t>
+    <t>Plotnikov Evgenii</t>
   </si>
   <si>
-    <t>Сапрыкин Александр</t>
+    <t>Purdyshova Yuliya</t>
   </si>
   <si>
-    <t>Бокарев Павел</t>
+    <t>Saprykin Alexander</t>
   </si>
   <si>
-    <t>Голоднюк Максим</t>
+    <t>Bokarev Pavel</t>
   </si>
   <si>
-    <t>Горбатенко Наталья</t>
+    <t>Golodnyuk Maksim</t>
   </si>
   <si>
-    <t>Кравцов Максим</t>
+    <t>Gorbatenko Natalya</t>
   </si>
   <si>
-    <t>Лебешевский Михаил</t>
+    <t>Kravtsov Maxim</t>
   </si>
   <si>
-    <t>Мануйлов Андрей</t>
+    <t>Lebeshevskyi Mikhail</t>
   </si>
   <si>
-    <t>Поляков Александр</t>
+    <t>Manuylov Andrey</t>
   </si>
   <si>
-    <t>Сорокин Руслан</t>
+    <t>Polyakov Aleksandr</t>
   </si>
   <si>
-    <t>Бокач Геннадий</t>
+    <t>Sorokin Ruslan</t>
   </si>
   <si>
-    <t>Дмитриев Евгений</t>
+    <t>Bokach Gennadll</t>
   </si>
   <si>
-    <t>Дьяконов Тато</t>
+    <t>Diakonov Tato</t>
   </si>
   <si>
-    <t>Климов Владимир</t>
+    <t>Evgeniy Dmitriev</t>
   </si>
   <si>
-    <t>Купряшкин Илья</t>
+    <t>Khvorostov Alexey</t>
   </si>
   <si>
-    <t>Летухин Сергей</t>
+    <t>Klimov Vladimir</t>
   </si>
   <si>
-    <t>Супинсун Ольга</t>
+    <t>Kupryashkin Ilia</t>
   </si>
   <si>
-    <t>Хворостов Алексей</t>
+    <t>Letuhin Sergey</t>
   </si>
   <si>
-    <t>Быков Владимир</t>
+    <t>Supinsun Olga</t>
   </si>
   <si>
-    <t>Грязнов Сергей</t>
+    <t>Bykov Vladimir</t>
   </si>
   <si>
-    <t>Лукьянов Михаил</t>
+    <t>Fedorenko Ruslan</t>
   </si>
   <si>
-    <t>Отяпин Дмитрий</t>
+    <t>Graznov Sergej</t>
   </si>
   <si>
-    <t>Ражавалиев Шавкат</t>
+    <t>Khvan Anton</t>
   </si>
   <si>
-    <t>Райцев Константин</t>
+    <t>Luk'anov Mihail</t>
   </si>
   <si>
-    <t>Салин Сергей</t>
+    <t>Otyapin Dmitriy</t>
   </si>
   <si>
-    <t>Сорокин Роман</t>
+    <t>Rajavaliev Shavkat</t>
   </si>
   <si>
-    <t>Сурнин Игорь</t>
+    <t>Raytsev Konstantin</t>
   </si>
   <si>
-    <t>Федоренко Руслан</t>
+    <t>Salin Sergey</t>
   </si>
   <si>
-    <t>Хван Антон</t>
+    <t>Shin Yuriy</t>
   </si>
   <si>
-    <t>Шин Юрий</t>
+    <t>Sorokin Roman</t>
   </si>
   <si>
-    <t>Юртаев Руслан</t>
+    <t>Surnin Igor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Yurtaev Ruslan</t>
   </si>
   <si>
-    <t>Катаев Георгий</t>
+    <t>born in</t>
+  </si>
+  <si>
+    <t>Kataev Georgiy</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Хабаровск</t>
+    <t>Khabarovsk</t>
   </si>
   <si>
-    <t>Геленджик</t>
+    <t>Gelendzhik</t>
   </si>
   <si>
-    <t>Комсомольск-на-Амуре</t>
+    <t>Komsomolsk-on-Amur</t>
   </si>
   <si>
-    <t>Тосно</t>
+    <t>Tosno</t>
+  </si>
+  <si>
+    <t>rabochiy posyolok Pereyaslavka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -790,231 +793,231 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="8">
         <v>2010</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="8">
-        <v>1990</v>
+        <v>1997</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8">
-        <v>1997</v>
+        <v>1990</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
-        <v>1988</v>
+        <v>2002</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
-        <v>2008</v>
+        <v>1981</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
-        <v>1981</v>
+        <v>1988</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
-        <v>1974</v>
+        <v>1977</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
-        <v>1977</v>
+        <v>1998</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
-        <v>1998</v>
+        <v>1963</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
-        <v>1963</v>
+        <v>1974</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>1995</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E20" s="9" t="s">
@@ -1250,407 +1253,407 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1957</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
-        <v>1989</v>
+        <v>1987</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
-        <v>1984</v>
+        <v>1975</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="E35" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E35" s="9"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
-        <v>1975</v>
+        <v>1985</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="C38" s="8"/>
+      <c r="C38" s="8">
+        <v>1975</v>
+      </c>
       <c r="D38" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="C39" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="E39" s="9"/>
+      <c r="E39" s="9" t="s">
+        <v>74</v>
+      </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>1995</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
-        <v>1994</v>
+        <v>1976</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
-        <v>2012</v>
+        <v>1994</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8">
-        <v>1984</v>
+        <v>1979</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
-        <v>1992</v>
+        <v>2012</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
-        <v>1980</v>
+        <v>1984</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="8">
-        <v>2012</v>
+        <v>1980</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="8">
-        <v>1978</v>
+        <v>1986</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C49" s="8">
-        <v>1976</v>
+        <v>1968</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C50" s="8">
-        <v>1979</v>
+        <v>2012</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="8">
-        <v>1968</v>
+        <v>1978</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C52" s="8">
         <v>2013</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E52" s="9" t="s">
@@ -1688,51 +1691,51 @@
       <c r="C55" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D55" s="7"/>
       <c r="E55" s="7"/>
       <c r="F55" s="7"/>
       <c r="G55" s="7"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="10"/>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D57" s="7"/>
       <c r="E57" s="7"/>
       <c r="F57" s="7"/>
       <c r="G57" s="7"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="10"/>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="7" t="s">
         <v>63</v>
       </c>