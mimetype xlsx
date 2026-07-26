--- v1 (2026-03-19)
+++ v2 (2026-07-26)
@@ -251,51 +251,51 @@
   <si>
     <t>Романов Евгений</t>
   </si>
   <si>
     <t>Secrii Andrei</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>Козинов Владимир</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>3юн</t>
+    <t>КМС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>Страна</t>
   </si>
   <si>
     <t>Россия</t>
   </si>
   <si>
     <t>Армения</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -911,111 +911,111 @@
       </c>
       <c r="C14" s="8">
         <v>1983</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>77</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1995</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1990</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>77</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>1992</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>1986</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>1986</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F19" s="1"/>